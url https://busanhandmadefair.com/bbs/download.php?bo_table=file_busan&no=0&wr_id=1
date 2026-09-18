--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -37,51 +37,51 @@
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="4A442A" w:themeColor="background2" w:themeShade="40"/>
           <w:bottom w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="4A442A" w:themeColor="background2" w:themeShade="40"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="99" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7140"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7A7F" w:rsidRPr="0036421E" w14:paraId="799B3C14" w14:textId="77777777" w:rsidTr="00266A91">
         <w:trPr>
           <w:trHeight w:val="586"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEAF3E4" w14:textId="5A8E4F09" w:rsidR="00FF7A7F" w:rsidRPr="003D134E" w:rsidRDefault="00FF7A7F" w:rsidP="00D759C6">
+          <w:p w14:paraId="3DEAF3E4" w14:textId="6C8090F3" w:rsidR="00FF7A7F" w:rsidRPr="003D134E" w:rsidRDefault="00FF7A7F" w:rsidP="00D759C6">
             <w:pPr>
               <w:pStyle w:val="MS"/>
               <w:wordWrap/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="C70030"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D134E">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>K-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D134E">
@@ -103,93 +103,93 @@
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> 부산</w:t>
             </w:r>
             <w:r w:rsidRPr="003D134E">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D134E" w:rsidRPr="003D134E">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00065AEB">
+            <w:r w:rsidR="00420882">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="003D134E">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> 참가신청서</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A78B5BD" w14:textId="77777777" w:rsidR="00D03253" w:rsidRDefault="00D03253" w:rsidP="00CC40C0">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="535CCBB1" w14:textId="0ED9C2F0" w:rsidR="00CC40C0" w:rsidRPr="00D03253" w:rsidRDefault="00CC40C0" w:rsidP="00CC40C0">
+    <w:p w14:paraId="535CCBB1" w14:textId="691DB55F" w:rsidR="00CC40C0" w:rsidRPr="00D03253" w:rsidRDefault="00CC40C0" w:rsidP="00CC40C0">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002257CC">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
@@ -214,148 +214,178 @@
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>자 정보</w:t>
       </w:r>
       <w:r w:rsidR="00D03253">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D03253">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        </w:t>
+        <w:t xml:space="preserve">                                                                      </w:t>
       </w:r>
       <w:r w:rsidR="00D03253" w:rsidRPr="00D03253">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="00D03253" w:rsidRPr="00D03253">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D03253" w:rsidRPr="00D03253">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>마감일 :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D03253" w:rsidRPr="00D03253">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D134E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="005D44E2">
+      <w:r w:rsidR="00420882">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D03253" w:rsidRPr="00D03253">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005D44E2">
+      <w:r w:rsidR="00D4682C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D03253" w:rsidRPr="00D03253">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005D44E2">
+      <w:r w:rsidR="00D4682C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00420882">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4682C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>금</w:t>
+      </w:r>
+      <w:r w:rsidR="00420882">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10466" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1352"/>
         <w:gridCol w:w="207"/>
@@ -1364,83 +1394,85 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6026030F" w14:textId="77777777" w:rsidR="00FC53D8" w:rsidRPr="006D15EE" w:rsidRDefault="00FC53D8" w:rsidP="009F2E92">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="008C54BF">
+            <w:r w:rsidRPr="00DE7BC0">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="2"/>
                 <w:w w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="2160" w:id="1282163714"/>
               </w:rPr>
               <w:t>세금계산서 /</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="008C54BF">
+            <w:r w:rsidRPr="00DE7BC0">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="2"/>
                 <w:w w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="2160" w:id="1282163714"/>
               </w:rPr>
               <w:t xml:space="preserve"> 현금영수증 발행 여</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C54BF">
+            <w:r w:rsidRPr="00DE7BC0">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="3"/>
+                <w:spacing w:val="-3"/>
                 <w:w w:val="82"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="2160" w:id="1282163714"/>
               </w:rPr>
               <w:t>부</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D505198" w14:textId="6102551C" w:rsidR="00FC53D8" w:rsidRPr="00FC53D8" w:rsidRDefault="00FC53D8" w:rsidP="009B734E">
             <w:pPr>
               <w:widowControl/>
@@ -1865,271 +1897,421 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>공예</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37D9EF4A" w14:textId="77777777" w:rsidR="003578F0" w:rsidRDefault="000D3EA6" w:rsidP="003578F0">
+          <w:p w14:paraId="06F20740" w14:textId="0DC8C78B" w:rsidR="00B52434" w:rsidRDefault="00B52434" w:rsidP="00B52434">
+            <w:pPr>
+              <w:widowControl/>
+              <w:wordWrap/>
+              <w:autoSpaceDE/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="71" w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>금속  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>도자기  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>나무  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>가죽  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>뜨개</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>패브릭  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>유리  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">종이 </w:t>
+            </w:r>
+            <w:r w:rsidR="005549E8">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005549E8">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005549E8">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">퀼트  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 보석</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21AAAF63" w14:textId="1CE61874" w:rsidR="000D3EA6" w:rsidRPr="003A1C46" w:rsidRDefault="00B52434" w:rsidP="009F0796">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>금속  □</w:t>
+              <w:t>규방  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>도자기  □</w:t>
+              <w:t>옻칠  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>나무  □</w:t>
+              <w:t>매듭  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>가죽  □</w:t>
+              <w:t>인형  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 유리 □ 종이 □ 보석 □ </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>규방  □</w:t>
+              <w:t>플라워  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 옻칠</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003578F0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...44 lines deleted...]
-              <w:t>인형  □</w:t>
+              <w:t>슈가  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 기타</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3EA6" w:rsidRPr="000E431F" w14:paraId="73B95A5E" w14:textId="77777777" w:rsidTr="00D759C6">
         <w:trPr>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
@@ -2200,273 +2382,326 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>패션 및 액세서리</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC579CD" w14:textId="77777777" w:rsidR="003578F0" w:rsidRDefault="000D3EA6" w:rsidP="003578F0">
+          <w:p w14:paraId="2D1A9035" w14:textId="77777777" w:rsidR="00F95CAD" w:rsidRPr="00F95CAD" w:rsidRDefault="00F95CAD" w:rsidP="00F95CAD">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>의류  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>한복  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>한복  □</w:t>
+              <w:t>퓨전한복  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>퓨전한복  □</w:t>
+              <w:t>가방  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>가방  □</w:t>
+              <w:t>신발  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>신발  □</w:t>
+              <w:t>시계  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>시계  □</w:t>
+              <w:t>팔찌  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 목걸이</w:t>
             </w:r>
-            <w:r w:rsidR="003578F0">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2D8C2021" w14:textId="4168710B" w:rsidR="000D3EA6" w:rsidRPr="003A1C46" w:rsidRDefault="000D3EA6" w:rsidP="003578F0">
+          <w:p w14:paraId="2D8C2021" w14:textId="6F1B177E" w:rsidR="000D3EA6" w:rsidRPr="003A1C46" w:rsidRDefault="00F95CAD" w:rsidP="00F95CAD">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t>귀걸이  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>반지  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>장신구  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>키링</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F95CAD">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 기타</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3EA6" w:rsidRPr="00FC53D8" w14:paraId="5F7A07B0" w14:textId="77777777" w:rsidTr="00D759C6">
         <w:trPr>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
@@ -2535,143 +2770,205 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>뷰티</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4453D75E" w14:textId="340C1475" w:rsidR="000D3EA6" w:rsidRPr="003A1C46" w:rsidRDefault="000D3EA6" w:rsidP="003578F0">
+          <w:p w14:paraId="4453D75E" w14:textId="3C57FBDA" w:rsidR="000D3EA6" w:rsidRPr="003A1C46" w:rsidRDefault="00A86A17" w:rsidP="003578F0">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A86A17">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A1C46">
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A86A17">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t>화장품  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A86A17">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r w:rsidRPr="00A86A17">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>화장품  □</w:t>
+              <w:t>비누  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r w:rsidRPr="00A86A17">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r w:rsidRPr="00A86A17">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>비누  □</w:t>
+              <w:t>아로마  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r w:rsidRPr="00A86A17">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r w:rsidRPr="00A86A17">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>아로마  □</w:t>
+              <w:t>향수  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r w:rsidRPr="00A86A17">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 향수 □ 기타</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A86A17">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>디퓨저</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86A17">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A86A17">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A86A17">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>캔들  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A86A17">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 기타</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3EA6" w:rsidRPr="00FC53D8" w14:paraId="518BA428" w14:textId="77777777" w:rsidTr="00D759C6">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6785E345" w14:textId="77777777" w:rsidR="000D3EA6" w:rsidRPr="00FC53D8" w:rsidRDefault="000D3EA6" w:rsidP="000D3EA6">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
@@ -2739,498 +3036,379 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 및 디자인 소품</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B0C39DC" w14:textId="77777777" w:rsidR="000D3EA6" w:rsidRDefault="000D3EA6" w:rsidP="003578F0">
+          <w:p w14:paraId="0E224DBC" w14:textId="77777777" w:rsidR="00A31F6A" w:rsidRDefault="00A31F6A" w:rsidP="00A31F6A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:wordWrap/>
+              <w:autoSpaceDE/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:leftChars="71" w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>가구  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 인테리어 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>소품  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>테이블웨어</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>조명  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>가드닝</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IT</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>소품  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 사무용품</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24CC6D59" w14:textId="26A933FE" w:rsidR="000D3EA6" w:rsidRPr="003A1C46" w:rsidRDefault="00A31F6A" w:rsidP="00675F49">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t>선물용품  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>가구  □</w:t>
+              <w:t>생활용품  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 인테리어 </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">소품 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A1C46">
+              <w:t>유아용품  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>□</w:t>
+              <w:t>리사이클링  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>반려동물용품  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 힐링&amp;</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>테이블웨어</w:t>
+              <w:t>테라피</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">  □</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00675F49">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>조명  □</w:t>
-[...315 lines deleted...]
-              <w:t xml:space="preserve"> 기타</w:t>
+              <w:t>□ 기타</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3EA6" w:rsidRPr="00FC53D8" w14:paraId="02878736" w14:textId="77777777" w:rsidTr="00D759C6">
         <w:trPr>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75256E8A" w14:textId="77777777" w:rsidR="000D3EA6" w:rsidRPr="00FC53D8" w:rsidRDefault="000D3EA6" w:rsidP="000D3EA6">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
@@ -3311,205 +3489,128 @@
               </w:rPr>
               <w:t>도구</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2513C55F" w14:textId="6A64EEDD" w:rsidR="000D3EA6" w:rsidRPr="003A1C46" w:rsidRDefault="000D3EA6" w:rsidP="003578F0">
+          <w:p w14:paraId="2513C55F" w14:textId="2C24C443" w:rsidR="000D3EA6" w:rsidRPr="00AC729F" w:rsidRDefault="00AC729F" w:rsidP="00AC729F">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
-              <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="71" w:left="142"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t>재료  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>재료  □</w:t>
+              <w:t>부자재  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 도구 □ DIY </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>부자재  □</w:t>
+              <w:t>kit  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003A1C46">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="003A1C46">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
-                <w:kern w:val="0"/>
-[...56 lines deleted...]
-                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> 기타</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3EA6" w:rsidRPr="00FC53D8" w14:paraId="3592B42C" w14:textId="77777777" w:rsidTr="00373DBB">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -3757,66 +3858,88 @@
                 <w:kern w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>특이사항</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9190" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26AF50D4" w14:textId="121718D2" w:rsidR="00373DBB" w:rsidRPr="00775BF9" w:rsidRDefault="00373DBB" w:rsidP="004A1262">
+          <w:p w14:paraId="26AF50D4" w14:textId="4419C84B" w:rsidR="00373DBB" w:rsidRPr="00775BF9" w:rsidRDefault="00322AE2" w:rsidP="00322AE2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="240"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="굴림"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>※ 제품전시 시 특이사항을 기재해주세요</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A9AE57A" w14:textId="77777777" w:rsidR="001601FB" w:rsidRDefault="001601FB" w:rsidP="006C751F">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CB80432" w14:textId="77777777" w:rsidR="003A1C46" w:rsidRDefault="003A1C46" w:rsidP="006C751F">
       <w:pPr>
         <w:widowControl/>
@@ -4417,84 +4540,93 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>최대높이)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="454CB336" w14:textId="75BDE76C" w:rsidR="00A9372F" w:rsidRPr="003A1C46" w:rsidRDefault="005D44E2" w:rsidP="00C1339D">
+          <w:p w14:paraId="454CB336" w14:textId="56F07DF0" w:rsidR="00A9372F" w:rsidRPr="003A1C46" w:rsidRDefault="005D44E2" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="160" w:firstLineChars="400" w:firstLine="720"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00A9372F" w:rsidRPr="003A1C46">
+            <w:r w:rsidR="00610CD5">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A9372F" w:rsidRPr="003A1C46">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
             </w:r>
             <w:r w:rsidR="00A9372F" w:rsidRPr="003A1C46">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00926639">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
@@ -4606,101 +4738,101 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>조,</w:t>
             </w:r>
             <w:r w:rsidRPr="005930E3">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005930E3">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>콘센트 제공</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C287F6" w14:textId="18456151" w:rsidR="00A9372F" w:rsidRPr="005930E3" w:rsidRDefault="005930E3" w:rsidP="00C13DCF">
+          <w:p w14:paraId="24C287F6" w14:textId="75719982" w:rsidR="00A9372F" w:rsidRPr="005930E3" w:rsidRDefault="005930E3" w:rsidP="00C13DCF">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="120"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005930E3">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="005930E3">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>벽체가 없으며,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cs="한컴바탕"/>
+              <w:t>벽체</w:t>
+            </w:r>
+            <w:r w:rsidR="00662534">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>, 간판, 조명 제공X</w:t>
             </w:r>
             <w:r w:rsidRPr="005930E3">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>면적만 제공)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D759C6" w:rsidRPr="00FC53D8" w14:paraId="3456F450" w14:textId="77777777" w:rsidTr="00BE6A6C">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01960A05" w14:textId="35746F2D" w:rsidR="00EB533C" w:rsidRPr="00FC53D8" w:rsidRDefault="00EB533C" w:rsidP="00A9372F">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
@@ -4945,84 +5077,93 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.4m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11589F13" w14:textId="3F320F0D" w:rsidR="00EB533C" w:rsidRPr="00436FE3" w:rsidRDefault="005D44E2" w:rsidP="00C1339D">
+          <w:p w14:paraId="11589F13" w14:textId="500FCC01" w:rsidR="00EB533C" w:rsidRPr="00436FE3" w:rsidRDefault="005D44E2" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00EB533C" w:rsidRPr="00436FE3">
+            <w:r w:rsidR="00610CD5">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB533C" w:rsidRPr="00436FE3">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,000</w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 원</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -5360,93 +5501,102 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.4m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C1ED3A5" w14:textId="6409218E" w:rsidR="00EB533C" w:rsidRPr="003A1C46" w:rsidRDefault="005E4BD9" w:rsidP="00C1339D">
+          <w:p w14:paraId="0C1ED3A5" w14:textId="40B5FF4A" w:rsidR="00EB533C" w:rsidRPr="003A1C46" w:rsidRDefault="005E4BD9" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="005D44E2">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00EB533C" w:rsidRPr="003A1C46">
+            <w:r w:rsidR="00610CD5">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB533C" w:rsidRPr="003A1C46">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,000</w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 원</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -5690,102 +5840,111 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.4m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2605F02D" w14:textId="713B72E2" w:rsidR="00EB533C" w:rsidRPr="003A1C46" w:rsidRDefault="00EB533C" w:rsidP="00C1339D">
+          <w:p w14:paraId="2605F02D" w14:textId="6CCE3B72" w:rsidR="00EB533C" w:rsidRPr="003A1C46" w:rsidRDefault="00EB533C" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1C46">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="003A1C46">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="005D44E2">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="한컴바탕"/>
+            <w:r w:rsidR="00610CD5">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A1C46">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,000</w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 원</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -6068,84 +6227,93 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.5m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2619B9C4" w14:textId="4956E52B" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="005D44E2" w:rsidP="00C1339D">
+          <w:p w14:paraId="2619B9C4" w14:textId="204F7749" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="005D44E2" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="003A1C46" w:rsidRPr="003A1C46">
+            <w:r w:rsidR="00610CD5">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1C46" w:rsidRPr="003A1C46">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,000</w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 원</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -6533,93 +6701,102 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.5m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B23ECDF" w14:textId="660EE6B8" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="005E4BD9" w:rsidP="00C1339D">
+          <w:p w14:paraId="5B23ECDF" w14:textId="4AB8A616" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="005E4BD9" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="005D44E2">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="003A1C46" w:rsidRPr="003A1C46">
+            <w:r w:rsidR="00610CD5">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1C46" w:rsidRPr="003A1C46">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,000</w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 원</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -6870,93 +7047,102 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.5m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7CC7B4" w14:textId="3541F308" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="003A1C46" w:rsidP="00C1339D">
+          <w:p w14:paraId="4F7CC7B4" w14:textId="30663DA4" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="003A1C46" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1C46">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="005D44E2">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="한컴바탕"/>
+            <w:r w:rsidR="00610CD5">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A1C46">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,000</w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 원</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -7189,93 +7375,102 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.5m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1833" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4738B223" w14:textId="505D9909" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="003A1C46" w:rsidP="00C1339D">
+          <w:p w14:paraId="4738B223" w14:textId="04ADF2FC" w:rsidR="003A1C46" w:rsidRPr="003A1C46" w:rsidRDefault="003A1C46" w:rsidP="00C1339D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A1C46">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="005D44E2">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A1C46">
-[...1 lines deleted...]
-                <w:rFonts w:cs="한컴바탕"/>
+            <w:r w:rsidR="00610CD5">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00,000</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A1C46">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0,000</w:t>
             </w:r>
             <w:r w:rsidR="00BE6A6C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 원</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -7977,51 +8172,51 @@
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584C36">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※ 부스 배치 후 코너부스 여유분이 발생할 경우 신청일자 순으로 배치 우선권이 부여됩니다.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44209FD0" w14:textId="4D1BB792" w:rsidR="007551FB" w:rsidRPr="00682CCE" w:rsidRDefault="003A1C46" w:rsidP="003A1C46">
+    <w:p w14:paraId="44209FD0" w14:textId="33DB51F8" w:rsidR="007551FB" w:rsidRPr="00682CCE" w:rsidRDefault="003A1C46" w:rsidP="003A1C46">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682CCE">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">※ </w:t>
       </w:r>
@@ -8176,90 +8371,50 @@
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>87,</w:t>
       </w:r>
       <w:r w:rsidR="0082386A" w:rsidRPr="00AD704C">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25</w:t>
       </w:r>
       <w:r w:rsidR="0082386A" w:rsidRPr="00AD704C">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>28</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00CD7C87" w:rsidRPr="00AD704C">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBA0079" w14:textId="67739CE0" w:rsidR="001767FF" w:rsidRDefault="001767FF">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
@@ -9595,119 +9750,119 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>조기신청</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DAE7CD" w14:textId="21674477" w:rsidR="005C2A1A" w:rsidRPr="003879BC" w:rsidRDefault="005C2A1A" w:rsidP="00EA1D7A">
+          <w:p w14:paraId="21DAE7CD" w14:textId="71845329" w:rsidR="005C2A1A" w:rsidRPr="003879BC" w:rsidRDefault="005C2A1A" w:rsidP="00EA1D7A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>□ 202</w:t>
             </w:r>
-            <w:r w:rsidR="007934AF">
+            <w:r w:rsidR="00420882">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">년 </w:t>
             </w:r>
-            <w:r w:rsidR="007934AF">
+            <w:r w:rsidR="009B4C02">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">월 </w:t>
             </w:r>
-            <w:r w:rsidR="007934AF">
+            <w:r w:rsidR="009B4C02">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>일 이전 신청(20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C2A1A" w14:paraId="275E6B4F" w14:textId="77777777" w:rsidTr="005C2A1A">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -9729,231 +9884,259 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA69E5">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>추가할인</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="591ACDA1" w14:textId="1FBD8371" w:rsidR="005C2A1A" w:rsidRPr="003879BC" w:rsidRDefault="005C2A1A" w:rsidP="005C2A1A">
+          <w:p w14:paraId="591ACDA1" w14:textId="1ED7C80B" w:rsidR="005C2A1A" w:rsidRPr="003879BC" w:rsidRDefault="005C2A1A" w:rsidP="005C2A1A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>□ 학생(10%</w:t>
             </w:r>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>재학증명서 제출 필수) □ 기 참가자(5%)</w:t>
+              <w:t>재학</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76BAF">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>/휴학</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003879BC">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>증명서 제출 필수) □ 기 참가자(5%)</w:t>
             </w:r>
             <w:r w:rsidRPr="003879BC">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C2A1A" w14:paraId="6C55522E" w14:textId="77777777" w:rsidTr="005C2A1A">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="784D3F88" w14:textId="77777777" w:rsidR="003879BC" w:rsidRPr="00B1575B" w:rsidRDefault="003879BC" w:rsidP="005C2A1A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CDB5436" w14:textId="36933D40" w:rsidR="005C2A1A" w:rsidRPr="00B1575B" w:rsidRDefault="005C2A1A" w:rsidP="005C2A1A">
+          <w:p w14:paraId="3CDB5436" w14:textId="06402C2E" w:rsidR="005C2A1A" w:rsidRPr="00B1575B" w:rsidRDefault="005C2A1A" w:rsidP="005C2A1A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">※ </w:t>
             </w:r>
-            <w:r w:rsidR="00D04676" w:rsidRPr="00B1575B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>신규로 참가하는</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B1575B">
+              <w:t>목공·조립</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4C02" w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B1575B">
+              <w:t>·</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4C02">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>목공·조립부스</w:t>
+              <w:t>체험</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1575B">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>부스</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 신청자의 최대 할인율은 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>입니다.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="453A6845" w14:textId="7BF2C892" w:rsidR="005C2A1A" w:rsidRPr="00B1575B" w:rsidRDefault="005C2A1A" w:rsidP="005C2A1A">
+          <w:p w14:paraId="453A6845" w14:textId="2955C100" w:rsidR="005C2A1A" w:rsidRPr="00B1575B" w:rsidRDefault="005C2A1A" w:rsidP="005C2A1A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -9965,312 +10148,270 @@
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>조기신청 일반참가자(</w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>20%)+</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F92656">
+              <w:t>20%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1F3D">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>학생</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B1575B">
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1F3D">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F92656">
+              <w:t xml:space="preserve"> 기 참가자(5%) </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1F3D" w:rsidRPr="00B1575B">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF1F3D">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B1575B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F92656">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">%) -&gt; </w:t>
+              <w:t>학생</w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">중복할인 시 최대 </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92656">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">30% </w:t>
+              <w:t xml:space="preserve">%) -&gt; </w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">중복할인 시 최대 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1575B">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30% </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1575B">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>할인</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="630CCB46" w14:textId="3451C681" w:rsidR="005C2A1A" w:rsidRPr="00B1575B" w:rsidRDefault="005C2A1A" w:rsidP="005C2A1A">
+          <w:p w14:paraId="66B75325" w14:textId="38C13A10" w:rsidR="005C2A1A" w:rsidRPr="00B1575B" w:rsidRDefault="005C2A1A" w:rsidP="00256B9C">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
-                <w:b/>
-                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>작가프리부스</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B1575B">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 신청자의 최대 할인율은 </w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00B1575B">
+              <w:t xml:space="preserve"> 신청</w:t>
+            </w:r>
+            <w:r w:rsidR="00256B9C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>입니다.</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00B1575B">
+              <w:t xml:space="preserve"> 시 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00256B9C">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>기 참가 할인만 가능)</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:cs="한컴바탕"/>
+              <w:t>기참가</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00256B9C">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...61 lines deleted...]
-              <w:t>할인</w:t>
+              <w:t>(5%)할인만 적용 가능합니다.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="313AADCA" w14:textId="468B3D31" w:rsidR="003879BC" w:rsidRPr="00B1575B" w:rsidRDefault="003879BC" w:rsidP="005C2A1A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C47868B" w14:textId="77777777" w:rsidR="004961D7" w:rsidRPr="006C751F" w:rsidRDefault="004961D7" w:rsidP="00517704">
       <w:pPr>
@@ -10287,51 +10428,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="353FC688" w14:textId="77777777" w:rsidR="005C2A1A" w:rsidRDefault="005C2A1A" w:rsidP="0065450F">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B589B2A" w14:textId="3809A77B" w:rsidR="005C2A1A" w:rsidRDefault="004961D7" w:rsidP="005C2A1A">
+    <w:p w14:paraId="5B589B2A" w14:textId="54B089F7" w:rsidR="005C2A1A" w:rsidRDefault="004961D7" w:rsidP="005C2A1A">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2A1A">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -10384,150 +10525,110 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00761E15" w:rsidRPr="005C2A1A">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>부산</w:t>
       </w:r>
       <w:r w:rsidR="005C2A1A" w:rsidRPr="005C2A1A">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0003304F">
+      <w:r w:rsidR="00420882">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="009057C1" w:rsidRPr="005C2A1A">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00CC40C0" w:rsidRPr="005C2A1A">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 참가규정을 수락하고</w:t>
       </w:r>
-      <w:r w:rsidR="002C63EF" w:rsidRPr="005C2A1A">
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0F018254" w14:textId="08D7D6D0" w:rsidR="00517704" w:rsidRPr="005C2A1A" w:rsidRDefault="00CC40C0" w:rsidP="005C2A1A">
+    <w:p w14:paraId="0F018254" w14:textId="48CB9396" w:rsidR="00517704" w:rsidRPr="005C2A1A" w:rsidRDefault="00CC40C0" w:rsidP="005C2A1A">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2A1A">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">계약금(참가비의 50%)과 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 동봉하여 상기와 같이 참가를 신청합니다</w:t>
+        <w:t>상기와 같이 참가를 신청합니다</w:t>
       </w:r>
       <w:r w:rsidR="00F60CCF" w:rsidRPr="005C2A1A">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EDE476" w14:textId="77777777" w:rsidR="005C2A1A" w:rsidRDefault="005C2A1A" w:rsidP="00D03253">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:bCs/>
@@ -10803,51 +10904,51 @@
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>학생</w:t>
       </w:r>
       <w:r w:rsidR="0068519C">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02BEF">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> 사본 1부</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B213EE9" w14:textId="77777777" w:rsidR="003A1E69" w:rsidRPr="003A1E69" w:rsidRDefault="003A1E69" w:rsidP="003A1E69">
+    <w:p w14:paraId="5CFE82DB" w14:textId="77777777" w:rsidR="005975BE" w:rsidRDefault="003A1E69" w:rsidP="003A1E69">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1E69">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">■ </w:t>
       </w:r>
@@ -10915,95 +11016,181 @@
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> 140-009-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A1E69">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>591760 /</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A1E69">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ㈜한국국제전시 문영수 (입금 시 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> ㈜한국국제전시 문영수 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B213EE9" w14:textId="7FBD459E" w:rsidR="003A1E69" w:rsidRPr="003A1E69" w:rsidRDefault="003A1E69" w:rsidP="005975BE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="700" w:firstLine="980"/>
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003A1E69">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>입금자</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003A1E69">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005975BE" w:rsidRPr="005975BE">
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>참가</w:t>
+      </w:r>
+      <w:r w:rsidR="005975BE">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 명에 신청서 상의 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003A1E69">
+        <w:t>가</w:t>
+      </w:r>
+      <w:r w:rsidR="005975BE" w:rsidRPr="005975BE">
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 확정</w:t>
+      </w:r>
+      <w:r w:rsidR="005975BE">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>간판명</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003A1E69">
+        <w:t>되면</w:t>
+      </w:r>
+      <w:r w:rsidR="005975BE" w:rsidRPr="005975BE">
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 참가비 내역서(인보이스)를 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005975BE" w:rsidRPr="005975BE">
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>전달드</w:t>
+      </w:r>
+      <w:r w:rsidR="005975BE">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 명기 요망)</w:t>
+        <w:t>립니다</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005975BE">
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005975BE" w:rsidRPr="005975BE">
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 내역서 확인 후 금액 납부 부탁드립니다.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1E69">
+        <w:rPr>
+          <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0650AB2E" w14:textId="79418436" w:rsidR="00CC40C0" w:rsidRPr="00D02BEF" w:rsidRDefault="00CC40C0" w:rsidP="005C2A1A">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02BEF">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -11266,51 +11453,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CC40C0" w:rsidRPr="00D02BEF">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6길 33, 1116호(여의도동)</w:t>
       </w:r>
       <w:r w:rsidR="008E31B7">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627404">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FA79A0" w14:textId="223EAF88" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00C31059">
+    <w:p w14:paraId="32FA79A0" w14:textId="694F4A9B" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00C31059">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
@@ -11326,98 +11513,97 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>핸드메이드페어</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 부산 </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
+      <w:r w:rsidR="00D94B3D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 참가규정</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3336F7" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00C31059" w:rsidRDefault="00C31059" w:rsidP="00C31059">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2DF479" w14:textId="77777777" w:rsidR="00C31059" w:rsidRDefault="00C31059" w:rsidP="00C31059">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="033D6CE5" w14:textId="77777777" w:rsidR="00645F80" w:rsidRDefault="00645F80" w:rsidP="00C31059">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:sectPr w:rsidR="00645F80" w:rsidSect="00D759C6">
           <w:headerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="0" w:footer="170" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E501C2D" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:pStyle w:val="af6"/>
         <w:wordWrap/>
         <w:spacing w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
@@ -11470,51 +11656,51 @@
         </w:rPr>
         <w:t>조</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>용어정의</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4255C649" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="4255C649" w14:textId="2B0A6637" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>1. "</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -11553,69 +11739,69 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>K-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>핸드메이드페어</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 부산 2026</w:t>
-[...17 lines deleted...]
-        <w:t>를 말한다</w:t>
+        <w:t xml:space="preserve"> 부산 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36EE3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7을</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 말한다</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA4B37C" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -11989,51 +12175,51 @@
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 참가 신청서를 제출했으나 주최자가 전시회의 원만한 구성과 진행을 위해 참가를 승인하지 않을 경우 계약은 성립되지 않으며 입금된 참가비는 1주일 이내에 반환된다</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DBD68F" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="46DBD68F" w14:textId="6F6BD035" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
@@ -12049,58 +12235,67 @@
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 부스 당 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>작가프리부스</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>00,000</w:t>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>원,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -12119,51 +12314,60 @@
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>타입</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>90</w:t>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>원</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -12193,58 +12397,67 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>타입</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>00,000</w:t>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>원</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -12265,58 +12478,67 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">타입 </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>1,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>00,000</w:t>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>원,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -12337,58 +12559,67 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>타입</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>00,000</w:t>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>원</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -12409,58 +12640,67 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>타입</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>00,000</w:t>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>원</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
@@ -12492,112 +12732,130 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">타입 </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>1,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>00,000</w:t>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>원,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>체험부스</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1,</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>00,000</w:t>
+      <w:r w:rsidR="00983C97">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>0,000</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">원 </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
@@ -14421,51 +14679,51 @@
         <w:t>제6조</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>참가비 납입 조건</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D9A174" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="73D9A174" w14:textId="57B7884C" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -14523,79 +14781,109 @@
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50%</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>는</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...7 lines deleted...]
-        <w:t>6년</w:t>
+      <w:r w:rsidR="00CB54C9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>년</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>월 22일</w:t>
+        <w:t>월 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB54C9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>일</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>금</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -14644,56 +14932,56 @@
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100% </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>완납하여야 한다</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364F9D08" w14:textId="173999AB" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="364F9D08" w14:textId="1CEBCE76" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>참가자가 잔금을 지정한 기한 내 납부하지 않을 경우</w:t>
@@ -14716,59 +15004,59 @@
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>주최자는 참가 약정을 해지할 수 있으며</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>이 경우 참가자는 이미 납입한 참가비에 대하여 그 반환을 청구할 수 없고 본 약정 제</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...7 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00CB54C9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>조에 따라 처리한다</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2747FD78" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
@@ -15252,426 +15540,570 @@
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>에 대하여 다음에 따라 위약금으로 납부한다</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5075AD24" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="5075AD24" w14:textId="556D109E" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>- 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>6년</w:t>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>년</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve">4월 23일까지 </w:t>
+        <w:t>4월 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">일까지 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>취소</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>0%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8025DA" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="4D8025DA" w14:textId="31DFE72D" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>2026년 4월 24일부터 ~</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>년 4월 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>일부터 ~</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">7월 1일까지 </w:t>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">월 </w:t>
+      </w:r>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">일까지 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>취소 :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48390BFD" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="48390BFD" w14:textId="1DD801E4" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>- 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>6년</w:t>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>년</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t>7월 2일부터</w:t>
+        <w:t xml:space="preserve">7월 </w:t>
+      </w:r>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>일부터</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> ~ </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>7월</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">8일까지 </w:t>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">일까지 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>취소</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>0%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8DC30C" w14:textId="77777777" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
+    <w:p w14:paraId="4F8DC30C" w14:textId="06D9E657" w:rsidR="00C31059" w:rsidRPr="00645F80" w:rsidRDefault="00C31059" w:rsidP="00645F80">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>- 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t>6년</w:t>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>년</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>7월</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00645F80">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">9일 이후에 </w:t>
+      <w:r w:rsidR="0048258B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645F80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:spacing w:val="-20"/>
+          <w:sz w:val="13"/>
+          <w:szCs w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve">일 이후에 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>취소</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
@@ -17372,85 +17804,84 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>그 판정에 대하여는 법원에 제소할 수 없다</w:t>
       </w:r>
       <w:r w:rsidRPr="00645F80">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC51063" w14:textId="61C67EFB" w:rsidR="00154361" w:rsidRPr="00645F80" w:rsidRDefault="00154361" w:rsidP="00645F80">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="10" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:snapToGrid w:val="0"/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00154361" w:rsidRPr="00645F80" w:rsidSect="00C31059">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="0" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23BE898B" w14:textId="77777777" w:rsidR="00453DAD" w:rsidRDefault="00453DAD" w:rsidP="00A86B6B">
+    <w:p w14:paraId="41C4C3B0" w14:textId="77777777" w:rsidR="00DE7BC0" w:rsidRDefault="00DE7BC0" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="673C3AAF" w14:textId="77777777" w:rsidR="00453DAD" w:rsidRDefault="00453DAD" w:rsidP="00A86B6B">
+    <w:p w14:paraId="2E65DEB3" w14:textId="77777777" w:rsidR="00DE7BC0" w:rsidRDefault="00DE7BC0" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
@@ -17521,61 +17952,61 @@
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50C45342" w14:textId="20263238" w:rsidR="00EA1D7A" w:rsidRPr="00CF493E" w:rsidRDefault="00EA1D7A" w:rsidP="008645F7">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F87A459" w14:textId="77777777" w:rsidR="00453DAD" w:rsidRDefault="00453DAD" w:rsidP="00A86B6B">
+    <w:p w14:paraId="39E79CD7" w14:textId="77777777" w:rsidR="00DE7BC0" w:rsidRDefault="00DE7BC0" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AE57FBA" w14:textId="77777777" w:rsidR="00453DAD" w:rsidRDefault="00453DAD" w:rsidP="00A86B6B">
+    <w:p w14:paraId="00B1E5E8" w14:textId="77777777" w:rsidR="00DE7BC0" w:rsidRDefault="00DE7BC0" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1266EC39" w14:textId="77777777" w:rsidR="00EA1D7A" w:rsidRDefault="00EA1D7A" w:rsidP="00B304DD">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -18025,68 +18456,68 @@
       <w:pPr>
         <w:ind w:left="3735" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="785923659">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1350764012">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="694844390">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1643271678">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="800"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="108545" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18106,194 +18537,212 @@
     <w:rsid w:val="00053EB9"/>
     <w:rsid w:val="00065AEB"/>
     <w:rsid w:val="00072456"/>
     <w:rsid w:val="00075EE3"/>
     <w:rsid w:val="0008094B"/>
     <w:rsid w:val="00094260"/>
     <w:rsid w:val="000A04E3"/>
     <w:rsid w:val="000A0894"/>
     <w:rsid w:val="000A11CC"/>
     <w:rsid w:val="000A1F15"/>
     <w:rsid w:val="000B33C2"/>
     <w:rsid w:val="000C22F0"/>
     <w:rsid w:val="000C58E5"/>
     <w:rsid w:val="000D3EA6"/>
     <w:rsid w:val="000D4F3F"/>
     <w:rsid w:val="000D6C33"/>
     <w:rsid w:val="000D6D6B"/>
     <w:rsid w:val="000E0066"/>
     <w:rsid w:val="000E1C9F"/>
     <w:rsid w:val="000E2DB9"/>
     <w:rsid w:val="000E431F"/>
     <w:rsid w:val="000E45A7"/>
     <w:rsid w:val="000F089B"/>
     <w:rsid w:val="000F285B"/>
     <w:rsid w:val="00111B26"/>
+    <w:rsid w:val="001158F5"/>
     <w:rsid w:val="00127964"/>
     <w:rsid w:val="00132F4F"/>
     <w:rsid w:val="00145C6B"/>
     <w:rsid w:val="00154361"/>
     <w:rsid w:val="00155DD3"/>
     <w:rsid w:val="001601FB"/>
+    <w:rsid w:val="00161190"/>
     <w:rsid w:val="00161A46"/>
     <w:rsid w:val="001767FF"/>
     <w:rsid w:val="00181C01"/>
     <w:rsid w:val="00192242"/>
     <w:rsid w:val="001A78CF"/>
     <w:rsid w:val="001B1572"/>
     <w:rsid w:val="001C0ED4"/>
     <w:rsid w:val="001C1301"/>
     <w:rsid w:val="001C6621"/>
     <w:rsid w:val="001C695F"/>
     <w:rsid w:val="001D36B1"/>
     <w:rsid w:val="001E0690"/>
     <w:rsid w:val="001E3049"/>
     <w:rsid w:val="00203383"/>
     <w:rsid w:val="00204B51"/>
     <w:rsid w:val="00206BAE"/>
     <w:rsid w:val="00210810"/>
     <w:rsid w:val="00217FAE"/>
     <w:rsid w:val="00220735"/>
     <w:rsid w:val="00223284"/>
     <w:rsid w:val="00223BB7"/>
     <w:rsid w:val="00224738"/>
     <w:rsid w:val="002257CC"/>
     <w:rsid w:val="00235035"/>
     <w:rsid w:val="00240FE8"/>
     <w:rsid w:val="00242BDB"/>
     <w:rsid w:val="00244977"/>
+    <w:rsid w:val="00256B9C"/>
     <w:rsid w:val="00261D17"/>
     <w:rsid w:val="00266A91"/>
     <w:rsid w:val="00266E28"/>
     <w:rsid w:val="0028236C"/>
     <w:rsid w:val="0028266B"/>
     <w:rsid w:val="00292BB7"/>
     <w:rsid w:val="002961DA"/>
     <w:rsid w:val="002B16F7"/>
     <w:rsid w:val="002B53B2"/>
     <w:rsid w:val="002C1E68"/>
     <w:rsid w:val="002C32EA"/>
     <w:rsid w:val="002C46A5"/>
     <w:rsid w:val="002C63EF"/>
     <w:rsid w:val="002E36ED"/>
     <w:rsid w:val="002E7283"/>
     <w:rsid w:val="00302732"/>
     <w:rsid w:val="00302D83"/>
     <w:rsid w:val="003075BD"/>
+    <w:rsid w:val="00316886"/>
+    <w:rsid w:val="00322AE2"/>
     <w:rsid w:val="00335DCC"/>
     <w:rsid w:val="003554BD"/>
     <w:rsid w:val="003578F0"/>
     <w:rsid w:val="0036421E"/>
     <w:rsid w:val="0037357C"/>
     <w:rsid w:val="00373DBB"/>
     <w:rsid w:val="00374311"/>
     <w:rsid w:val="003749F9"/>
     <w:rsid w:val="003753B2"/>
     <w:rsid w:val="00376E59"/>
     <w:rsid w:val="00383B75"/>
     <w:rsid w:val="003879BC"/>
     <w:rsid w:val="003A02DF"/>
     <w:rsid w:val="003A1C46"/>
     <w:rsid w:val="003A1E69"/>
     <w:rsid w:val="003A2E75"/>
     <w:rsid w:val="003A4454"/>
     <w:rsid w:val="003B3870"/>
     <w:rsid w:val="003B64C4"/>
     <w:rsid w:val="003C1F37"/>
     <w:rsid w:val="003D134E"/>
     <w:rsid w:val="003D1E10"/>
     <w:rsid w:val="003D3615"/>
     <w:rsid w:val="003F2487"/>
     <w:rsid w:val="003F2BC6"/>
     <w:rsid w:val="003F7EFE"/>
     <w:rsid w:val="00404CE7"/>
+    <w:rsid w:val="00420882"/>
     <w:rsid w:val="00436FE3"/>
     <w:rsid w:val="004423E7"/>
     <w:rsid w:val="00453DAD"/>
     <w:rsid w:val="004555C7"/>
+    <w:rsid w:val="004674CE"/>
     <w:rsid w:val="00474A9D"/>
+    <w:rsid w:val="0048258B"/>
     <w:rsid w:val="00486605"/>
     <w:rsid w:val="0048742D"/>
+    <w:rsid w:val="0049248C"/>
     <w:rsid w:val="0049345F"/>
     <w:rsid w:val="004961D7"/>
     <w:rsid w:val="004978A3"/>
     <w:rsid w:val="004A1262"/>
     <w:rsid w:val="004B09DC"/>
     <w:rsid w:val="004B4389"/>
     <w:rsid w:val="004B7CB2"/>
     <w:rsid w:val="004B7D62"/>
     <w:rsid w:val="004C6091"/>
     <w:rsid w:val="004C7693"/>
     <w:rsid w:val="004D03E9"/>
     <w:rsid w:val="004D0C1F"/>
     <w:rsid w:val="004D0F10"/>
     <w:rsid w:val="004E6774"/>
     <w:rsid w:val="004F069B"/>
     <w:rsid w:val="005101C6"/>
     <w:rsid w:val="0051128C"/>
     <w:rsid w:val="00511BC9"/>
     <w:rsid w:val="00514137"/>
     <w:rsid w:val="00516610"/>
     <w:rsid w:val="00517704"/>
     <w:rsid w:val="00522C93"/>
     <w:rsid w:val="0053063E"/>
     <w:rsid w:val="00535679"/>
     <w:rsid w:val="00540837"/>
     <w:rsid w:val="00541178"/>
+    <w:rsid w:val="00546812"/>
+    <w:rsid w:val="005549E8"/>
     <w:rsid w:val="005552BB"/>
     <w:rsid w:val="005562B9"/>
     <w:rsid w:val="00556F5F"/>
     <w:rsid w:val="00561C90"/>
     <w:rsid w:val="00565A8B"/>
     <w:rsid w:val="005847D3"/>
     <w:rsid w:val="00584C36"/>
     <w:rsid w:val="005930E3"/>
     <w:rsid w:val="00594182"/>
+    <w:rsid w:val="005963FE"/>
+    <w:rsid w:val="005975BE"/>
     <w:rsid w:val="005A4EA1"/>
     <w:rsid w:val="005B46C7"/>
     <w:rsid w:val="005B5B9B"/>
     <w:rsid w:val="005B7C4E"/>
     <w:rsid w:val="005C2A1A"/>
     <w:rsid w:val="005D326A"/>
     <w:rsid w:val="005D44E2"/>
     <w:rsid w:val="005D564E"/>
     <w:rsid w:val="005E2DFC"/>
     <w:rsid w:val="005E45F5"/>
     <w:rsid w:val="005E4BD9"/>
+    <w:rsid w:val="005E64E1"/>
     <w:rsid w:val="005E719F"/>
     <w:rsid w:val="005F66BF"/>
     <w:rsid w:val="006040BA"/>
+    <w:rsid w:val="00610CD5"/>
     <w:rsid w:val="00610FFB"/>
     <w:rsid w:val="00624A57"/>
     <w:rsid w:val="00627404"/>
     <w:rsid w:val="00634964"/>
     <w:rsid w:val="00637EF1"/>
     <w:rsid w:val="0064589E"/>
     <w:rsid w:val="00645F80"/>
     <w:rsid w:val="00651FEA"/>
     <w:rsid w:val="0065450F"/>
+    <w:rsid w:val="006579DB"/>
+    <w:rsid w:val="00662534"/>
     <w:rsid w:val="00664A40"/>
+    <w:rsid w:val="00675F49"/>
     <w:rsid w:val="00682CCE"/>
     <w:rsid w:val="00683CBA"/>
     <w:rsid w:val="0068519C"/>
     <w:rsid w:val="0069171F"/>
     <w:rsid w:val="00697CC9"/>
     <w:rsid w:val="006C331D"/>
     <w:rsid w:val="006C751F"/>
     <w:rsid w:val="006D0EF1"/>
     <w:rsid w:val="006D1134"/>
     <w:rsid w:val="006D15EE"/>
     <w:rsid w:val="006D4668"/>
     <w:rsid w:val="006D4694"/>
     <w:rsid w:val="006D641F"/>
     <w:rsid w:val="006D6B34"/>
     <w:rsid w:val="006E38CD"/>
     <w:rsid w:val="00700077"/>
     <w:rsid w:val="00700AA4"/>
     <w:rsid w:val="00706A60"/>
     <w:rsid w:val="007131DC"/>
     <w:rsid w:val="007204BC"/>
     <w:rsid w:val="00721447"/>
     <w:rsid w:val="00732012"/>
     <w:rsid w:val="007337DF"/>
     <w:rsid w:val="00735E17"/>
     <w:rsid w:val="007375A4"/>
@@ -18313,233 +18762,257 @@
     <w:rsid w:val="007E534C"/>
     <w:rsid w:val="007F4D8C"/>
     <w:rsid w:val="00805E6C"/>
     <w:rsid w:val="0082386A"/>
     <w:rsid w:val="00843552"/>
     <w:rsid w:val="008476AE"/>
     <w:rsid w:val="008645F7"/>
     <w:rsid w:val="00871340"/>
     <w:rsid w:val="00873C2A"/>
     <w:rsid w:val="008763E0"/>
     <w:rsid w:val="0089076E"/>
     <w:rsid w:val="00892036"/>
     <w:rsid w:val="008B38E7"/>
     <w:rsid w:val="008B4628"/>
     <w:rsid w:val="008B547E"/>
     <w:rsid w:val="008C359C"/>
     <w:rsid w:val="008C54BF"/>
     <w:rsid w:val="008D29A4"/>
     <w:rsid w:val="008D2F6E"/>
     <w:rsid w:val="008E31B7"/>
     <w:rsid w:val="008F4E63"/>
     <w:rsid w:val="00903706"/>
     <w:rsid w:val="009057C1"/>
     <w:rsid w:val="00912773"/>
     <w:rsid w:val="009149D0"/>
+    <w:rsid w:val="00916215"/>
     <w:rsid w:val="00926258"/>
     <w:rsid w:val="00926639"/>
     <w:rsid w:val="00926ACB"/>
     <w:rsid w:val="0092725C"/>
     <w:rsid w:val="0093435F"/>
     <w:rsid w:val="00943957"/>
     <w:rsid w:val="00962589"/>
     <w:rsid w:val="00964567"/>
+    <w:rsid w:val="0097141A"/>
+    <w:rsid w:val="00975016"/>
     <w:rsid w:val="00980257"/>
     <w:rsid w:val="00980809"/>
+    <w:rsid w:val="00983C97"/>
     <w:rsid w:val="009A02D8"/>
+    <w:rsid w:val="009B4C02"/>
     <w:rsid w:val="009B734E"/>
     <w:rsid w:val="009B7CC5"/>
     <w:rsid w:val="009C4990"/>
     <w:rsid w:val="009E249A"/>
     <w:rsid w:val="009E41C7"/>
     <w:rsid w:val="009E5127"/>
+    <w:rsid w:val="009E54F7"/>
     <w:rsid w:val="009E5C34"/>
+    <w:rsid w:val="009F0796"/>
     <w:rsid w:val="009F2E92"/>
     <w:rsid w:val="009F414C"/>
     <w:rsid w:val="00A00E84"/>
     <w:rsid w:val="00A05ADA"/>
     <w:rsid w:val="00A11533"/>
     <w:rsid w:val="00A179A1"/>
     <w:rsid w:val="00A26B82"/>
+    <w:rsid w:val="00A31F6A"/>
     <w:rsid w:val="00A345AA"/>
     <w:rsid w:val="00A67212"/>
     <w:rsid w:val="00A81B12"/>
     <w:rsid w:val="00A83BD7"/>
     <w:rsid w:val="00A84376"/>
+    <w:rsid w:val="00A860B1"/>
+    <w:rsid w:val="00A86A17"/>
     <w:rsid w:val="00A86B6B"/>
     <w:rsid w:val="00A91358"/>
     <w:rsid w:val="00A91830"/>
     <w:rsid w:val="00A9372F"/>
     <w:rsid w:val="00AB4FBD"/>
+    <w:rsid w:val="00AC0DAF"/>
     <w:rsid w:val="00AC367A"/>
+    <w:rsid w:val="00AC729F"/>
     <w:rsid w:val="00AD2C7D"/>
     <w:rsid w:val="00AD704C"/>
     <w:rsid w:val="00AE62CA"/>
+    <w:rsid w:val="00AF363B"/>
     <w:rsid w:val="00B13F69"/>
     <w:rsid w:val="00B1575B"/>
     <w:rsid w:val="00B15EF5"/>
     <w:rsid w:val="00B168A9"/>
     <w:rsid w:val="00B304DD"/>
     <w:rsid w:val="00B3175B"/>
     <w:rsid w:val="00B34165"/>
+    <w:rsid w:val="00B36EE3"/>
     <w:rsid w:val="00B3728F"/>
+    <w:rsid w:val="00B52434"/>
     <w:rsid w:val="00B67D79"/>
     <w:rsid w:val="00B67E79"/>
     <w:rsid w:val="00B83CA1"/>
     <w:rsid w:val="00B85050"/>
     <w:rsid w:val="00BB3048"/>
     <w:rsid w:val="00BB5B0C"/>
     <w:rsid w:val="00BB68E4"/>
     <w:rsid w:val="00BB71C3"/>
     <w:rsid w:val="00BC355C"/>
     <w:rsid w:val="00BD633C"/>
     <w:rsid w:val="00BE6A6C"/>
+    <w:rsid w:val="00BF1F3D"/>
     <w:rsid w:val="00C047CD"/>
     <w:rsid w:val="00C10880"/>
     <w:rsid w:val="00C1339D"/>
     <w:rsid w:val="00C13DCF"/>
     <w:rsid w:val="00C1498A"/>
     <w:rsid w:val="00C27249"/>
     <w:rsid w:val="00C272BB"/>
     <w:rsid w:val="00C31059"/>
     <w:rsid w:val="00C329A3"/>
     <w:rsid w:val="00C347B1"/>
     <w:rsid w:val="00C644CE"/>
     <w:rsid w:val="00C648E4"/>
     <w:rsid w:val="00C71242"/>
     <w:rsid w:val="00C90CFD"/>
     <w:rsid w:val="00CA69E5"/>
     <w:rsid w:val="00CB4E7A"/>
+    <w:rsid w:val="00CB54C9"/>
     <w:rsid w:val="00CC40C0"/>
     <w:rsid w:val="00CC4BB6"/>
     <w:rsid w:val="00CC7A6B"/>
     <w:rsid w:val="00CD304A"/>
     <w:rsid w:val="00CD3EEE"/>
     <w:rsid w:val="00CD6BC6"/>
     <w:rsid w:val="00CD7C87"/>
     <w:rsid w:val="00CF37FC"/>
     <w:rsid w:val="00CF493E"/>
     <w:rsid w:val="00D02BEF"/>
     <w:rsid w:val="00D03253"/>
     <w:rsid w:val="00D04676"/>
     <w:rsid w:val="00D14724"/>
     <w:rsid w:val="00D15560"/>
     <w:rsid w:val="00D20226"/>
     <w:rsid w:val="00D252E7"/>
+    <w:rsid w:val="00D30BC2"/>
     <w:rsid w:val="00D31B6D"/>
     <w:rsid w:val="00D32704"/>
     <w:rsid w:val="00D34B49"/>
     <w:rsid w:val="00D43C0F"/>
+    <w:rsid w:val="00D4682C"/>
     <w:rsid w:val="00D666DF"/>
     <w:rsid w:val="00D759C6"/>
     <w:rsid w:val="00D776A9"/>
     <w:rsid w:val="00D8295D"/>
     <w:rsid w:val="00D84C6D"/>
     <w:rsid w:val="00D86083"/>
     <w:rsid w:val="00D86AF2"/>
     <w:rsid w:val="00D87206"/>
     <w:rsid w:val="00D934A7"/>
+    <w:rsid w:val="00D94B3D"/>
     <w:rsid w:val="00DA0C18"/>
     <w:rsid w:val="00DB4BA1"/>
     <w:rsid w:val="00DE0A6E"/>
     <w:rsid w:val="00DE1FAC"/>
+    <w:rsid w:val="00DE7BC0"/>
     <w:rsid w:val="00DF50CD"/>
     <w:rsid w:val="00DF63F2"/>
     <w:rsid w:val="00DF7CF4"/>
     <w:rsid w:val="00E040EF"/>
     <w:rsid w:val="00E1210C"/>
     <w:rsid w:val="00E13D4C"/>
     <w:rsid w:val="00E23A11"/>
     <w:rsid w:val="00E26883"/>
     <w:rsid w:val="00E3453C"/>
     <w:rsid w:val="00E37DE6"/>
     <w:rsid w:val="00E432B6"/>
     <w:rsid w:val="00E46A26"/>
     <w:rsid w:val="00E62CA9"/>
     <w:rsid w:val="00E6596A"/>
     <w:rsid w:val="00E70F16"/>
     <w:rsid w:val="00E7575B"/>
     <w:rsid w:val="00E81D09"/>
     <w:rsid w:val="00E908BA"/>
     <w:rsid w:val="00E94CAF"/>
+    <w:rsid w:val="00E9541C"/>
     <w:rsid w:val="00EA0E0C"/>
     <w:rsid w:val="00EA1D7A"/>
     <w:rsid w:val="00EA31A9"/>
     <w:rsid w:val="00EA5D58"/>
     <w:rsid w:val="00EB533C"/>
     <w:rsid w:val="00EB7844"/>
     <w:rsid w:val="00EC7BCA"/>
     <w:rsid w:val="00ED0019"/>
     <w:rsid w:val="00EF453A"/>
     <w:rsid w:val="00EF4F74"/>
     <w:rsid w:val="00F0245F"/>
     <w:rsid w:val="00F11951"/>
     <w:rsid w:val="00F167F9"/>
     <w:rsid w:val="00F26C18"/>
     <w:rsid w:val="00F37FF5"/>
     <w:rsid w:val="00F42CA6"/>
     <w:rsid w:val="00F560E8"/>
     <w:rsid w:val="00F60CCF"/>
     <w:rsid w:val="00F6271E"/>
+    <w:rsid w:val="00F76BAF"/>
     <w:rsid w:val="00F92656"/>
+    <w:rsid w:val="00F95CAD"/>
     <w:rsid w:val="00FA2330"/>
     <w:rsid w:val="00FA56EA"/>
     <w:rsid w:val="00FA5F7F"/>
     <w:rsid w:val="00FB25AF"/>
     <w:rsid w:val="00FB7A98"/>
     <w:rsid w:val="00FC53D8"/>
     <w:rsid w:val="00FC64D1"/>
     <w:rsid w:val="00FD303C"/>
     <w:rsid w:val="00FD3E3D"/>
     <w:rsid w:val="00FD6B0C"/>
     <w:rsid w:val="00FE3A6D"/>
     <w:rsid w:val="00FF7A7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="108545" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0683289E"/>
   <w15:docId w15:val="{06FBCD47-860F-49FE-9961-92475ACF78B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20498,67 +20971,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02A2F62E-5124-4ECD-A247-65DB7E7890AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1692</Words>
-  <Characters>5660</Characters>
+  <Words>1100</Words>
+  <Characters>6275</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7338</CharactersWithSpaces>
+  <CharactersWithSpaces>7361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jay</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>