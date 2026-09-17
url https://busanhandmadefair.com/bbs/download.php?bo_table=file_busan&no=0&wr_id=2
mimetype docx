--- v0 (2026-08-03)
+++ v1 (2026-09-17)
@@ -34,51 +34,51 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD46CE" w:rsidRPr="0012657A" w14:paraId="0AFE9AC3" w14:textId="77777777" w:rsidTr="00756814">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="038C8AFB" w14:textId="738AD0F7" w:rsidR="0012657A" w:rsidRPr="00334C9D" w:rsidRDefault="003612A7" w:rsidP="0012657A">
+          <w:p w14:paraId="038C8AFB" w14:textId="6F2BED82" w:rsidR="0012657A" w:rsidRPr="00334C9D" w:rsidRDefault="003612A7" w:rsidP="0012657A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334C9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
@@ -112,69 +112,59 @@
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> 부산</w:t>
             </w:r>
             <w:r w:rsidR="0012657A" w:rsidRPr="00334C9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00334C9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00066701">
+            <w:r w:rsidR="000643B1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="169FC96A" w14:textId="090E457D" w:rsidR="00DD46CE" w:rsidRPr="0012657A" w:rsidRDefault="00DD46CE" w:rsidP="00DD46CE">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="HY헤드라인M" w:eastAsia="HY헤드라인M"/>
                 <w:color w:val="FF0066"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334C9D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
@@ -278,150 +268,150 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7976E016" w14:textId="77777777" w:rsidR="00334C9D" w:rsidRDefault="00334C9D" w:rsidP="00745784">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7429B453" w14:textId="20783DB3" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00745784">
+          <w:p w14:paraId="7429B453" w14:textId="6DAA2DB6" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00745784">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954037">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00954037">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> 마감일: </w:t>
             </w:r>
             <w:r w:rsidR="00745784">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="000D4FFC">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C65176">
+            <w:r w:rsidR="000643B1">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00B561F1" w:rsidRPr="00954037">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00C65176">
+            <w:r w:rsidR="008C6EE0">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00B561F1" w:rsidRPr="00954037">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="0008703E">
+            <w:r w:rsidR="008C6EE0">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="00AF02C9">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00AF02C9">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>금)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A511C6" w:rsidRPr="00C718DE" w14:paraId="35BD7547" w14:textId="77777777" w:rsidTr="00954037">
@@ -802,51 +792,51 @@
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AE67CAB" w14:textId="77777777" w:rsidR="00DD066B" w:rsidRPr="00C718DE" w:rsidRDefault="00DD066B" w:rsidP="0004447A">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2749A7C1" w14:textId="77777777" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="0004447A">
+    <w:p w14:paraId="2749A7C1" w14:textId="6E4CD4D0" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="0004447A">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00282317">
         <w:rPr>
           <w:rFonts w:ascii="굴림체" w:eastAsia="굴림체" w:hAnsi="굴림체"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">■ </w:t>
       </w:r>
       <w:r w:rsidRPr="00282317">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
@@ -883,51 +873,51 @@
       <w:r w:rsidRPr="00C718DE">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>전시기간(</w:t>
       </w:r>
       <w:r w:rsidR="004432A7">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C718DE">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>일) 전일 사용료임)</w:t>
+        <w:t>일) 전일 사용료)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10085" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1187"/>
         <w:gridCol w:w="1884"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2117"/>
         <w:gridCol w:w="2629"/>
       </w:tblGrid>
       <w:tr w:rsidR="0004447A" w:rsidRPr="00C718DE" w14:paraId="576E0F29" w14:textId="77777777" w:rsidTr="001D0F17">
         <w:trPr>
           <w:trHeight w:val="414"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -1571,71 +1561,79 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>단상</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>220V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2A1C0C" w14:textId="423661E8" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
+          <w:p w14:paraId="7B2A1C0C" w14:textId="0C464FDF" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
               <w:ind w:rightChars="105" w:right="210"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C718DE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>\ 5</w:t>
+              <w:t xml:space="preserve">\ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A3456E">
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00C718DE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -1791,71 +1789,79 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>단상</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>220V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650C3B1F" w14:textId="4985C5B6" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
+          <w:p w14:paraId="650C3B1F" w14:textId="2FA315A3" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
               <w:ind w:rightChars="105" w:right="210"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C718DE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>\ 6</w:t>
+              <w:t xml:space="preserve">\ </w:t>
+            </w:r>
+            <w:r w:rsidR="00A3456E">
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00C718DE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -2582,87 +2588,79 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>급배수</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECC0532" w14:textId="5635FC61" w:rsidR="0004447A" w:rsidRPr="00760016" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
+          <w:p w14:paraId="7ECC0532" w14:textId="5DAF552F" w:rsidR="0004447A" w:rsidRPr="00760016" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
               <w:ind w:rightChars="105" w:right="210"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00760016">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">\ </w:t>
             </w:r>
-            <w:r w:rsidR="00040EE7" w:rsidRPr="00760016">
-[...13 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00A3456E">
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00DD46CE" w:rsidRPr="00760016">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00760016">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -2768,79 +2766,87 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>인터넷</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 전용선(LAN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CED6978" w14:textId="6CBFCF31" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
+          <w:p w14:paraId="0CED6978" w14:textId="08512E0F" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CF493E">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
               <w:ind w:rightChars="105" w:right="210"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C718DE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">\ </w:t>
             </w:r>
+            <w:r w:rsidR="00A3456E">
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
             <w:r w:rsidR="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>150</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00C718DE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AF3C769" w14:textId="77777777" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="001D0F17" w:rsidP="00CA69E5">
             <w:pPr>
               <w:pStyle w:val="af"/>
@@ -2930,87 +2936,87 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>안내데스크</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06C98209" w14:textId="6D3575A6" w:rsidR="0004447A" w:rsidRPr="00760016" w:rsidRDefault="00DD46CE" w:rsidP="00CF493E">
+          <w:p w14:paraId="06C98209" w14:textId="7142F200" w:rsidR="0004447A" w:rsidRPr="00760016" w:rsidRDefault="00DD46CE" w:rsidP="00CF493E">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
               <w:ind w:rightChars="105" w:right="210"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00760016">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>\</w:t>
             </w:r>
             <w:r w:rsidR="003378D4" w:rsidRPr="00760016">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00760016">
-[...5 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00A3456E">
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="0004447A" w:rsidRPr="00760016">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B8E567A" w14:textId="77777777" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CA69E5">
             <w:pPr>
               <w:pStyle w:val="af"/>
@@ -3102,71 +3108,79 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD46CE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>의자</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190C7D7F" w14:textId="7F301906" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="00DD46CE" w:rsidP="00CF493E">
+          <w:p w14:paraId="190C7D7F" w14:textId="408132AE" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="00DD46CE" w:rsidP="00CF493E">
             <w:pPr>
               <w:pStyle w:val="af"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="315" w:lineRule="atLeast"/>
               <w:ind w:rightChars="105" w:right="210"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>\10</w:t>
+              <w:t>\1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A3456E">
+              <w:rPr>
+                <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0004447A" w:rsidRPr="00C718DE">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F372956" w14:textId="77777777" w:rsidR="0004447A" w:rsidRPr="00C718DE" w:rsidRDefault="0004447A" w:rsidP="00CA69E5">
             <w:pPr>
               <w:pStyle w:val="af"/>
@@ -3649,141 +3663,141 @@
         </w:rPr>
         <w:t xml:space="preserve">와 함께 입금하여 주시기 바랍니다. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDA3987" w14:textId="77777777" w:rsidR="0004447A" w:rsidRPr="008D53A9" w:rsidRDefault="0004447A" w:rsidP="0004447A">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D53A9">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※ 안내데스크의 테이블보는 별도로 준비하셔야 합니다.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DDA519" w14:textId="228EEE23" w:rsidR="007D273B" w:rsidRPr="008D53A9" w:rsidRDefault="00892036" w:rsidP="0004447A">
+    <w:p w14:paraId="07DDA519" w14:textId="6356A03B" w:rsidR="007D273B" w:rsidRPr="008D53A9" w:rsidRDefault="00892036" w:rsidP="0004447A">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D53A9">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="008D53A9">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 신청된 부대시설은</w:t>
       </w:r>
       <w:r w:rsidR="00B561F1" w:rsidRPr="008D53A9">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00A511C6">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C65176">
+      <w:r w:rsidR="008C6EE0">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00C55DD8" w:rsidRPr="008D53A9">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C65176">
+      <w:r w:rsidR="008C6EE0">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C55DD8" w:rsidRPr="008D53A9">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1E40">
+      <w:r w:rsidR="008C6EE0">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00A85CC4">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A85CC4">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>금)</w:t>
       </w:r>
       <w:r w:rsidR="00181C01" w:rsidRPr="008D53A9">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
@@ -4272,153 +4286,129 @@
       </w:r>
       <w:r w:rsidR="007171C3" w:rsidRPr="008A7716">
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>㈜</w:t>
       </w:r>
       <w:r w:rsidR="007171C3" w:rsidRPr="008A7716">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">한국국제전시 </w:t>
       </w:r>
       <w:r w:rsidR="004978A3" w:rsidRPr="008A7716">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>문영수</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436B802B" w14:textId="0A28DF6F" w:rsidR="00DD066B" w:rsidRDefault="0004447A" w:rsidP="00EA53CD">
+    <w:p w14:paraId="436B802B" w14:textId="5C15D46A" w:rsidR="00DD066B" w:rsidRDefault="0004447A" w:rsidP="00EA53CD">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="100" w:left="200"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A7716">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="001D0F17" w:rsidRPr="008A7716">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:r w:rsidR="00D97242" w:rsidRPr="00D97242">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">참가 확정 후 참가비 내역서(인보이스)를 </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EA53CD" w:rsidRPr="008A7716">
+      <w:r w:rsidR="00D97242" w:rsidRPr="00D97242">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>전달드리며</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D97242" w:rsidRPr="00D97242">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 내역서 확인 후 </w:t>
+      </w:r>
+      <w:r w:rsidR="002F15AB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>입금시</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EA53CD" w:rsidRPr="008A7716">
+        <w:t xml:space="preserve">금액 </w:t>
+      </w:r>
+      <w:r w:rsidR="007D11A1">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EA53CD" w:rsidRPr="008A7716">
+        <w:t>납부 부탁드립니</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97242" w:rsidRPr="00D97242">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>다.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7716">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>입금자</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> 명기 요망)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C60B193" w14:textId="77777777" w:rsidR="00475092" w:rsidRPr="001D0F17" w:rsidRDefault="00475092" w:rsidP="00475092">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="260" w:right="880" w:hangingChars="118" w:hanging="260"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D0F17">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A393ACD" w14:textId="13062152" w:rsidR="00DD46CE" w:rsidRPr="00D02BEF" w:rsidRDefault="00475092" w:rsidP="00EA53CD">
       <w:pPr>
         <w:wordWrap/>
@@ -4513,80 +4503,80 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">            신청자(대표자</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001D0F17">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>) :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001D0F17">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                인(서명)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DD46CE" w:rsidRPr="00D02BEF" w:rsidSect="00334C9D">
+    <w:sectPr w:rsidR="00DD46CE" w:rsidRPr="00D02BEF" w:rsidSect="000643B1">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="567" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="1" w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17AFDB5D" w14:textId="77777777" w:rsidR="008C7950" w:rsidRDefault="008C7950" w:rsidP="00A86B6B">
+    <w:p w14:paraId="48FE8E56" w14:textId="77777777" w:rsidR="00C15E4E" w:rsidRDefault="00C15E4E" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CB1EF40" w14:textId="77777777" w:rsidR="008C7950" w:rsidRDefault="008C7950" w:rsidP="00A86B6B">
+    <w:p w14:paraId="77675012" w14:textId="77777777" w:rsidR="00C15E4E" w:rsidRDefault="00C15E4E" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4642,61 +4632,61 @@
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31A19215" w14:textId="77777777" w:rsidR="004432A7" w:rsidRPr="00CF493E" w:rsidRDefault="004432A7" w:rsidP="008645F7">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35CA998D" w14:textId="77777777" w:rsidR="008C7950" w:rsidRDefault="008C7950" w:rsidP="00A86B6B">
+    <w:p w14:paraId="10B72A7B" w14:textId="77777777" w:rsidR="00C15E4E" w:rsidRDefault="00C15E4E" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C4D216" w14:textId="77777777" w:rsidR="008C7950" w:rsidRDefault="008C7950" w:rsidP="00A86B6B">
+    <w:p w14:paraId="473CE82A" w14:textId="77777777" w:rsidR="00C15E4E" w:rsidRDefault="00C15E4E" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64ED409D" w14:textId="77777777" w:rsidR="004432A7" w:rsidRDefault="004432A7" w:rsidP="00B304DD">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
@@ -4791,88 +4781,91 @@
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E0066"/>
     <w:rsid w:val="0001382C"/>
     <w:rsid w:val="0002002C"/>
     <w:rsid w:val="00032115"/>
     <w:rsid w:val="00040EE7"/>
     <w:rsid w:val="0004447A"/>
     <w:rsid w:val="00045B81"/>
     <w:rsid w:val="00053EB9"/>
+    <w:rsid w:val="000643B1"/>
     <w:rsid w:val="00066701"/>
     <w:rsid w:val="00072456"/>
     <w:rsid w:val="00075EE3"/>
     <w:rsid w:val="0008069A"/>
     <w:rsid w:val="0008703E"/>
     <w:rsid w:val="000A1B50"/>
     <w:rsid w:val="000A1F15"/>
     <w:rsid w:val="000C22F0"/>
     <w:rsid w:val="000D4F3F"/>
     <w:rsid w:val="000D4FFC"/>
     <w:rsid w:val="000D6D6B"/>
     <w:rsid w:val="000E0066"/>
     <w:rsid w:val="000F089B"/>
     <w:rsid w:val="00111B26"/>
     <w:rsid w:val="0012657A"/>
     <w:rsid w:val="00132F4F"/>
     <w:rsid w:val="00156C91"/>
     <w:rsid w:val="00181C01"/>
     <w:rsid w:val="001A78CF"/>
     <w:rsid w:val="001C0ED4"/>
     <w:rsid w:val="001C1301"/>
     <w:rsid w:val="001C695F"/>
     <w:rsid w:val="001D0F17"/>
     <w:rsid w:val="001D36B1"/>
     <w:rsid w:val="00203383"/>
     <w:rsid w:val="00204B51"/>
     <w:rsid w:val="00220735"/>
     <w:rsid w:val="002257CC"/>
+    <w:rsid w:val="002274C6"/>
     <w:rsid w:val="00261D17"/>
     <w:rsid w:val="00263AD2"/>
     <w:rsid w:val="00266E28"/>
     <w:rsid w:val="00292BB7"/>
     <w:rsid w:val="002A0633"/>
     <w:rsid w:val="002B16F7"/>
     <w:rsid w:val="002B57F9"/>
     <w:rsid w:val="002C1E68"/>
     <w:rsid w:val="002C32EA"/>
     <w:rsid w:val="002E36ED"/>
+    <w:rsid w:val="002F15AB"/>
     <w:rsid w:val="00316714"/>
     <w:rsid w:val="00334C9D"/>
     <w:rsid w:val="00335DCC"/>
     <w:rsid w:val="003378D4"/>
     <w:rsid w:val="003554BD"/>
     <w:rsid w:val="003612A7"/>
     <w:rsid w:val="0037357C"/>
     <w:rsid w:val="00374311"/>
     <w:rsid w:val="00376E59"/>
     <w:rsid w:val="003A02DF"/>
     <w:rsid w:val="003A4454"/>
     <w:rsid w:val="003B64C4"/>
     <w:rsid w:val="003C1F37"/>
     <w:rsid w:val="003F2BC6"/>
     <w:rsid w:val="003F7EFE"/>
     <w:rsid w:val="00404CE7"/>
     <w:rsid w:val="004432A7"/>
     <w:rsid w:val="00466587"/>
     <w:rsid w:val="00474A9D"/>
     <w:rsid w:val="00475092"/>
     <w:rsid w:val="0048742D"/>
     <w:rsid w:val="0049345F"/>
     <w:rsid w:val="004978A3"/>
     <w:rsid w:val="004B4389"/>
     <w:rsid w:val="004B7CB2"/>
@@ -4900,148 +4893,160 @@
     <w:rsid w:val="005E719F"/>
     <w:rsid w:val="005F66BF"/>
     <w:rsid w:val="00606D07"/>
     <w:rsid w:val="00610FFB"/>
     <w:rsid w:val="00624A57"/>
     <w:rsid w:val="00637EF1"/>
     <w:rsid w:val="0064589E"/>
     <w:rsid w:val="00683CBA"/>
     <w:rsid w:val="0068519C"/>
     <w:rsid w:val="0069171F"/>
     <w:rsid w:val="006D3EFF"/>
     <w:rsid w:val="006D6B34"/>
     <w:rsid w:val="006E38CD"/>
     <w:rsid w:val="00700AA4"/>
     <w:rsid w:val="007171C3"/>
     <w:rsid w:val="007204BC"/>
     <w:rsid w:val="0072142F"/>
     <w:rsid w:val="007337DF"/>
     <w:rsid w:val="007375A4"/>
     <w:rsid w:val="00745784"/>
     <w:rsid w:val="00756814"/>
     <w:rsid w:val="00760016"/>
     <w:rsid w:val="007632F9"/>
     <w:rsid w:val="00796765"/>
     <w:rsid w:val="007A3720"/>
+    <w:rsid w:val="007C61B1"/>
     <w:rsid w:val="007C6F9F"/>
+    <w:rsid w:val="007D11A1"/>
     <w:rsid w:val="007D273B"/>
     <w:rsid w:val="007D6654"/>
     <w:rsid w:val="00843552"/>
     <w:rsid w:val="008645F7"/>
     <w:rsid w:val="0089076E"/>
     <w:rsid w:val="00892036"/>
     <w:rsid w:val="008A7716"/>
     <w:rsid w:val="008B38E7"/>
     <w:rsid w:val="008B4628"/>
     <w:rsid w:val="008C270C"/>
     <w:rsid w:val="008C359C"/>
+    <w:rsid w:val="008C6EE0"/>
     <w:rsid w:val="008C7950"/>
     <w:rsid w:val="008D2F6E"/>
     <w:rsid w:val="008D53A9"/>
     <w:rsid w:val="008E31B7"/>
     <w:rsid w:val="009057C1"/>
     <w:rsid w:val="00943957"/>
     <w:rsid w:val="00954037"/>
     <w:rsid w:val="00962589"/>
     <w:rsid w:val="00964567"/>
     <w:rsid w:val="00972CAD"/>
     <w:rsid w:val="00980257"/>
     <w:rsid w:val="00980809"/>
     <w:rsid w:val="009B7CC5"/>
     <w:rsid w:val="009C4990"/>
     <w:rsid w:val="009E249A"/>
     <w:rsid w:val="009E41C7"/>
     <w:rsid w:val="009E5C34"/>
     <w:rsid w:val="009F2E92"/>
     <w:rsid w:val="00A05ADA"/>
     <w:rsid w:val="00A26B82"/>
+    <w:rsid w:val="00A3456E"/>
     <w:rsid w:val="00A345AA"/>
     <w:rsid w:val="00A511C6"/>
     <w:rsid w:val="00A81B12"/>
     <w:rsid w:val="00A82DAB"/>
     <w:rsid w:val="00A83BD7"/>
     <w:rsid w:val="00A85CC4"/>
     <w:rsid w:val="00A86B6B"/>
     <w:rsid w:val="00A91358"/>
     <w:rsid w:val="00A91830"/>
     <w:rsid w:val="00AC367A"/>
     <w:rsid w:val="00AD2C7D"/>
     <w:rsid w:val="00AE5734"/>
     <w:rsid w:val="00AE62CA"/>
     <w:rsid w:val="00AF02C9"/>
     <w:rsid w:val="00B13F69"/>
     <w:rsid w:val="00B15EF5"/>
     <w:rsid w:val="00B22FDB"/>
     <w:rsid w:val="00B304DD"/>
     <w:rsid w:val="00B561F1"/>
     <w:rsid w:val="00B67D79"/>
     <w:rsid w:val="00B67E79"/>
     <w:rsid w:val="00B83CA1"/>
     <w:rsid w:val="00B85050"/>
     <w:rsid w:val="00B925B1"/>
     <w:rsid w:val="00BB3048"/>
     <w:rsid w:val="00BB68E4"/>
     <w:rsid w:val="00BC355C"/>
+    <w:rsid w:val="00BC3BED"/>
     <w:rsid w:val="00BD633C"/>
     <w:rsid w:val="00C047CD"/>
     <w:rsid w:val="00C1498A"/>
+    <w:rsid w:val="00C15E4E"/>
     <w:rsid w:val="00C272BB"/>
     <w:rsid w:val="00C347B1"/>
     <w:rsid w:val="00C55DD8"/>
     <w:rsid w:val="00C648E4"/>
     <w:rsid w:val="00C65176"/>
     <w:rsid w:val="00C71242"/>
+    <w:rsid w:val="00C87F54"/>
     <w:rsid w:val="00CA69E5"/>
     <w:rsid w:val="00CB6A5D"/>
     <w:rsid w:val="00CC40C0"/>
     <w:rsid w:val="00CC7A6B"/>
     <w:rsid w:val="00CD3EEE"/>
     <w:rsid w:val="00CD6BC6"/>
     <w:rsid w:val="00CF37FC"/>
     <w:rsid w:val="00CF493E"/>
     <w:rsid w:val="00D02BEF"/>
     <w:rsid w:val="00D14724"/>
     <w:rsid w:val="00D15560"/>
     <w:rsid w:val="00D252E7"/>
     <w:rsid w:val="00D34B49"/>
     <w:rsid w:val="00D42CD7"/>
+    <w:rsid w:val="00D63AD0"/>
     <w:rsid w:val="00D8295D"/>
     <w:rsid w:val="00D839AD"/>
     <w:rsid w:val="00D84C6D"/>
     <w:rsid w:val="00D85BB2"/>
     <w:rsid w:val="00D86083"/>
     <w:rsid w:val="00D87206"/>
+    <w:rsid w:val="00D97242"/>
     <w:rsid w:val="00DB4BA1"/>
     <w:rsid w:val="00DD066B"/>
     <w:rsid w:val="00DD46CE"/>
     <w:rsid w:val="00DE1279"/>
     <w:rsid w:val="00DE1FAC"/>
     <w:rsid w:val="00DF50CD"/>
     <w:rsid w:val="00E23A11"/>
+    <w:rsid w:val="00E3156F"/>
+    <w:rsid w:val="00E41BFD"/>
     <w:rsid w:val="00E432B6"/>
     <w:rsid w:val="00E62CA9"/>
     <w:rsid w:val="00E94CAF"/>
+    <w:rsid w:val="00E9541C"/>
     <w:rsid w:val="00EA0E0C"/>
     <w:rsid w:val="00EA31A9"/>
     <w:rsid w:val="00EA53CD"/>
     <w:rsid w:val="00EC7BCA"/>
     <w:rsid w:val="00ED1E40"/>
     <w:rsid w:val="00EF1CDF"/>
     <w:rsid w:val="00EF453A"/>
     <w:rsid w:val="00EF72EB"/>
     <w:rsid w:val="00F167F9"/>
     <w:rsid w:val="00F42CA6"/>
     <w:rsid w:val="00F560E8"/>
     <w:rsid w:val="00F5761F"/>
     <w:rsid w:val="00F60CCF"/>
     <w:rsid w:val="00F6271E"/>
     <w:rsid w:val="00F8283A"/>
     <w:rsid w:val="00F9370C"/>
     <w:rsid w:val="00FA2330"/>
     <w:rsid w:val="00FA56EA"/>
     <w:rsid w:val="00FA5F7F"/>
     <w:rsid w:val="00FC53D8"/>
     <w:rsid w:val="00FC64D1"/>
     <w:rsid w:val="00FD303C"/>
     <w:rsid w:val="00FD6B0C"/>
     <w:rsid w:val="00FE3A6D"/>
   </w:rsids>
@@ -6825,66 +6830,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A846697-5088-4E35-975E-45E2CFC0DB56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>140</Words>
-  <Characters>801</Characters>
+  <Words>144</Words>
+  <Characters>821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>940</CharactersWithSpaces>
+  <CharactersWithSpaces>964</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jay</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>