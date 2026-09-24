--- v0 (2026-08-06)
+++ v1 (2026-09-24)
@@ -7,51 +7,1884 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4DB6E78A" w14:textId="77777777" w:rsidR="00D00FC4" w:rsidRDefault="00D00FC4" w:rsidP="002A67C6">
+    <w:p w14:paraId="5B395739" w14:textId="77777777" w:rsidR="00E71313" w:rsidRDefault="00E71313" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCF21EB" w14:textId="2DC4BF95" w:rsidR="0047780F" w:rsidRPr="008B3DF0" w:rsidRDefault="0047780F" w:rsidP="008B3DF0">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Mandatory]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71313" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Consent to Collection and Use of Personal Information</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DF0" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DF0" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Agre</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DF0" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58909C37" w14:textId="76FD2EAD" w:rsidR="00E71313" w:rsidRDefault="00C03E18" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18E6EB4E" wp14:editId="1E2EC3D9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-59635</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>85532</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6758609" cy="2798251"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="21590"/>
+                <wp:wrapNone/>
+                <wp:docPr id="610916942" name="직사각형 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6758609" cy="2798251"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5239251A" id="직사각형 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.7pt;margin-top:6.75pt;width:532.15pt;height:220.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCB21GUgIAAPgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8b3ZBCQmIJUKJUlWK&#10;kiikytl4bVjV63HHhoX++o69y0JTTlUvZux58/V4s9PbXW3YVqGvwBZ8cJFzpqyEsrKrgn9/e/hy&#10;w5kPwpbCgFUF3yvPb2efP00bN1FDWIMpFTJKYv2kcQVfh+AmWeblWtXCX4BTlpwasBaBrrjKShQN&#10;Za9NNszzUdYAlg5BKu/p9b518lnKr7WS4VlrrwIzBafeQjoxnct4ZrOpmKxQuHUluzbEP3RRi8pS&#10;0T7VvQiCbbD6K1VdSQQPOlxIqDPQupIqzUDTDPIP0yzWwqk0C5HjXU+T/39p5dN24V6QaGicn3gy&#10;4xQ7jXX8pf7YLpG178lSu8AkPY6ur25G+ZgzSb7h9fhmeDWIdGbHcIc+fFVQs2gUHOnfSCSJ7aMP&#10;LfQAidUsPFTGxPdjL8kKe6MiwNhXpVlVUvVhSpRkou4Msq2gP1hIqWwYdV0kdAzTlLUPHJwLNOHQ&#10;eoeNYSrJpw/MzwX+WbGPSFXBhj64rizguQTlj75yiz9M384cx19CuX9BhtCK1zv5UBGfj8KHF4Gk&#10;VtI1bWB4pkMbaAoOncXZGvDXufeIJxGRl7OG1F9w/3MjUHFmvlmS13hweRnXJV0ur66HdMFTz/LU&#10;Yzf1HRD/A9p1J5MZ8cEcTI1Qv9OizmNVcgkrqXbBZcDD5S60W0mrLtV8nmC0Ik6ER7twMiaPrEa9&#10;vO3eBbpOVIH0+ASHTRGTD9pqsTHSwnwTQFdJeEdeO75pvZJ0u09B3N/Te0IdP1iz3wAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKt/6TXeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+Adr&#10;K3EDpzSpShoHoUhFam5AxdnESxxhr6PYkPTva07tcXZGM2+LzWQNu+PgO0cCXpYJMKTGqY5aAd/H&#10;z8U7MB8kKWkcoYAf9LApZ0+FzJUbaY/3Q2hZLCGfSwE6hD7n3DcarfRL1yNF7+IGK0OUQ8vVIMdY&#10;bg1fJckbt7KjuKBlj5XG5nq4WQFhb82XHutsd1J1daqry7G5ciHmz9P2A1jAKfyF4YEf0aGMTGd3&#10;I+WZEbBYpzEZ768ZsIefZOka2FlAmqUr4GXB/79Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCCB21GUgIAAPgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCrf+k13gAAAAoBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" strokecolor="#f79646 [3209]" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F71DC12" w14:textId="3C35CCC3" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Purpose of Collection and Use of Personal Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E146E7C" w14:textId="36D9DA3D" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The organizer collects and uses personal information for exhibition operations, the preparation of post-exhibition reports, and statistical analysis of exhibitors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D02F075" w14:textId="7AC1CF1A" w:rsidR="0075642F" w:rsidRPr="008B3DF0" w:rsidRDefault="0075642F" w:rsidP="0075642F">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ο</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identity verification and exhibition-related notifications in connection with exhibition participation applications </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193F7661" w14:textId="77777777" w:rsidR="0075642F" w:rsidRPr="008B3DF0" w:rsidRDefault="0075642F" w:rsidP="0075642F">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ο Exhibition operations and exhibitor management </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3559D67E" w14:textId="77777777" w:rsidR="0075642F" w:rsidRPr="008B3DF0" w:rsidRDefault="0075642F" w:rsidP="0075642F">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ο Settlement of exhibitor participation fees and issuance of tax invoices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A75F3E" w14:textId="77777777" w:rsidR="0075642F" w:rsidRPr="008B3DF0" w:rsidRDefault="0075642F" w:rsidP="0075642F">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ο Preparation of post-exhibition reports and statistical analysis of exhibitors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7382C38F" w14:textId="52865CEA" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="0075642F" w:rsidP="0075642F">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Ο Compilation and management of statistical data related to the exhibition industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0B4602" w14:textId="77777777" w:rsidR="0075642F" w:rsidRPr="008B3DF0" w:rsidRDefault="0075642F" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A953411" w14:textId="3AFD8605" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Personal Information Items Collected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135B412B" w14:textId="7438705D" w:rsidR="0075642F" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ο Items collected: </w:t>
+      </w:r>
+      <w:r w:rsidR="0075642F" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Name, affiliation (company name), address, mobile phone number, email address, business registration number, and website address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EACCCB" w14:textId="0A279208" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ο Method of collection:</w:t>
+      </w:r>
+      <w:r w:rsidR="0075642F" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0075642F" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Completion and submission of the exhibition participation application form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABF7B6F" w14:textId="77777777" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEF3C8D" w14:textId="77777777" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Retention and Use Period of Personal Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF29E00" w14:textId="6ABC4B9E" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>The collected personal information will be retained and used for 2 years from the end of the event for exhibition viewing, event operation, post-event reporting, visitor statistical analysis, and exhibition industry statistical data management. Once the retention period has expired or the purpose of processing has been achieved, the information will be destroyed without delay. However, if preservation is required under relevant laws and regulations, the company will retain the information for the period specified by such laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A4495B" w14:textId="2CC26C17" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419EFC5A" w14:textId="77777777" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Personal information will not be used for any purposes other than those consented to by the provider. If the provider wishes to refuse the use of the provided personal information, they may request access, correction, or deletion through the Chief Privacy Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA31CA5" w14:textId="7FBAD357" w:rsidR="00E71313" w:rsidRPr="008B3DF0" w:rsidRDefault="00E71313" w:rsidP="00E71313">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E1727" w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>If you do not consent to the use of your personal information, you will not be able to apply to participate in the exhibition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E05703" w14:textId="655A36BE" w:rsidR="00E71313" w:rsidRDefault="00E71313" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740AEBD8" w14:textId="77777777" w:rsidR="00E71313" w:rsidRDefault="00E71313" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2763EF" w14:textId="577F6574" w:rsidR="008B3DF0" w:rsidRPr="008B3DF0" w:rsidRDefault="008B3DF0" w:rsidP="008B3DF0">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Optional]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Consent to Marketing and Promotional Information Receipt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Agre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC46138" w14:textId="08F9F42D" w:rsidR="008B3DF0" w:rsidRPr="008B3DF0" w:rsidRDefault="008B3DF0" w:rsidP="008B3DF0">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F837336" w14:textId="77777777" w:rsidR="00B26CFF" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Preferred </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Channel :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>SMS /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kakao </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Talk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>E-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C1CE09" w14:textId="4C212C98" w:rsidR="00E71313" w:rsidRPr="00B26CFF" w:rsidRDefault="00B26CFF" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>If you consent to this option but do not separately select a preferred channel, you will be deemed to have selected all channels, including SMS/KakaoTalk and email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D09999" w14:textId="78190B2E" w:rsidR="00E71313" w:rsidRDefault="00105C9E" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E29E699" wp14:editId="782CE745">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-43732</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>80038</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6758305" cy="3991361"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2061071403" name="직사각형 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6758305" cy="3991361"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0A45626F" id="직사각형 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.45pt;margin-top:6.3pt;width:532.15pt;height:314.3pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOEgPmUgIAAPgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8L8sSIAnKEqFEVJWi&#10;BCWpcna8dljV63HHhoX++o69y5KmnKpezNjz5uvxZq+ud7VhW4W+AlvwfDDkTFkJZWXfCv79efnl&#10;gjMfhC2FAasKvleeX88/f7pq3EyNYA2mVMgoifWzxhV8HYKbZZmXa1ULPwCnLDk1YC0CXfEtK1E0&#10;lL022Wg4nGYNYOkQpPKeXm9bJ5+n/ForGR609iowU3DqLaQT0/kaz2x+JWZvKNy6kl0b4h+6qEVl&#10;qWif6lYEwTZY/ZWqriSCBx0GEuoMtK6kSjPQNPnwwzRPa+FUmoXI8a6nyf+/tPJ+++RWSDQ0zs88&#10;mXGKncY6/lJ/bJfI2vdkqV1gkh6n55OLs+GEM0m+s8vL/GyaRzqzY7hDH74qqFk0Co70bySSxPbO&#10;hxZ6gMRqFpaVMfH92Euywt6oCDD2UWlWlVR9lBIlmagbg2wr6A8WUiobpl0XCR3DNGXtA/NTgSYc&#10;Wu+wMUwl+fSBw1OBf1bsI1JVsKEPrisLeCpB+aOv3OIP07czx/FfodyvkCG04vVOLivi8074sBJI&#10;aiVd0waGBzq0gabg0FmcrQF/nXqPeBIReTlrSP0F9z83AhVn5psleV3m43Fcl3QZT85HdMH3ntf3&#10;Hrupb4D4z2nXnUxmxAdzMDVC/UKLuohVySWspNoFlwEPl5vQbiWtulSLRYLRijgR7uyTkzF5ZDXq&#10;5Xn3ItB1ogqkx3s4bIqYfdBWi42RFhabALpKwjvy2vFN65Wk230K4v6+vyfU8YM1/w0AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAN0mSSjeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+g/W&#10;VuoNHCIIJcRBVaRWam5AxdnESxxhr6PYkPTva07tcXZGM2+L3WQNu+PgO0cCFvMEGFLjVEetgO/j&#10;x+wNmA+SlDSOUMAPetiVz0+FzJUbaY/3Q2hZLCGfSwE6hD7n3DcarfRz1yNF7+IGK0OUQ8vVIMdY&#10;bg1PkyTjVnYUF7TssdLYXA83KyDsrfnSY736PKm6OtXV5dhcuRCvL9P7FljAKfyF4YEf0aGMTGd3&#10;I+WZETDLNjEZ72kG7OEnq/US2FlAtlykwMuC/3+h/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDOEgPmUgIAAPgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDdJkko3gAAAAoBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" strokecolor="#f79646 [3209]" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190800C5" w14:textId="340BD6BE" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Purpose of Collection and Use for Marketing Purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631244A7" w14:textId="60B0E1FB" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Korea International Exhibition </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Co.,LTD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uses personal information as follows for the promotion and marketing of exhibitions and related events:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE0B89F" w14:textId="41B72E59" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ο Information on exhibitions and related events organized/operated by Korea International Exhibition </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Co.,LTD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E179291" w14:textId="2BF4D5D9" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ο Sending promotional information such as exhibition </w:t>
+      </w:r>
+      <w:r w:rsidR="008A59B9" w:rsidRPr="008A59B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>participation,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discount benefits, event updates, and promotions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007776D5" w14:textId="04902A4B" w:rsidR="00B73A58" w:rsidRDefault="00B73A58" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095E803F" w14:textId="39C3940C" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Personal Information Items Collected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096AB3E0" w14:textId="2DF60E5C" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ο Items collected: Name, Mobile phone number, Email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338CF190" w14:textId="77777777" w:rsidR="00B73A58" w:rsidRDefault="00B73A58" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D835AAF" w14:textId="02167B83" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Retention and Use Period of Personal Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133AE244" w14:textId="77777777" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Retained and used for 2 years from the date of consent to marketing use. If the user withdraws consent or requests to opt out of receiving communications, the use of personal information for marketing purposes will be discontinued immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6505455F" w14:textId="77777777" w:rsidR="00B73A58" w:rsidRDefault="00B73A58" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5506F363" w14:textId="411BDD4A" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">■ How to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Opt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Out (Withdraw Consent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B40F02" w14:textId="77777777" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Email: Click the ‘Unsubscribe’ link at the bottom of each promotional email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B084BC" w14:textId="77777777" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>SMS: Call the toll-free opt-out number (+82-80-889-1283)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E1054D" w14:textId="77777777" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Kakao Notification (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Alimtalk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>): Click the ‘Block Notifications’ button within the chat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D952F1E" w14:textId="1C88334C" w:rsidR="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email Inquiry: Contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00B73A58" w:rsidRPr="00A53D77">
+          <w:rPr>
+            <w:rStyle w:val="ac"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>info@k-handmade.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C5A3610" w14:textId="77777777" w:rsidR="00B73A58" w:rsidRPr="00B73A58" w:rsidRDefault="00B73A58" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3D6B10" w14:textId="77777777" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Sender / Dispatching Entity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22412480" w14:textId="77777777" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Promotional information is dispatched by Korea International Exhibition </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Co.,LTD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and may be sent under the names of exhibitions and events organized or operated by the company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163E4004" w14:textId="77777777" w:rsidR="00B73A58" w:rsidRDefault="00B73A58" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3821F454" w14:textId="0AF93A4D" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>■ Right to Refuse Consent and Consequences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A70C57" w14:textId="5B53600B" w:rsidR="003D79F4" w:rsidRPr="003D79F4" w:rsidRDefault="003D79F4" w:rsidP="003D79F4">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D79F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You have the right to refuse consent to the collection and use of personal information for marketing purposes. Refusing consent will not restrict your exhibition pre-registration or entrance. However, if you do not consent, you will not be able to receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00B73A58" w:rsidRPr="00B73A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>information about future exhibition participation, events, discounts, and other benefits offered by the company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052F2CB5" w14:textId="77777777" w:rsidR="00E71313" w:rsidRPr="003D79F4" w:rsidRDefault="00E71313" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC66C33" w14:textId="77777777" w:rsidR="00E71313" w:rsidRDefault="00E71313" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247FC891" w14:textId="77777777" w:rsidR="00E71313" w:rsidRDefault="00E71313" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3DAF53" w14:textId="77777777" w:rsidR="00E71313" w:rsidRDefault="00E71313" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620DB720" w14:textId="737BD59B" w:rsidR="00E71313" w:rsidRDefault="00616911" w:rsidP="00616911">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="800"/>
+          <w:tab w:val="clear" w:pos="1600"/>
+          <w:tab w:val="clear" w:pos="2400"/>
+          <w:tab w:val="clear" w:pos="3200"/>
+          <w:tab w:val="clear" w:pos="4000"/>
+          <w:tab w:val="clear" w:pos="5600"/>
+          <w:tab w:val="clear" w:pos="6400"/>
+          <w:tab w:val="clear" w:pos="7200"/>
+          <w:tab w:val="clear" w:pos="8000"/>
+          <w:tab w:val="clear" w:pos="8800"/>
+          <w:tab w:val="clear" w:pos="9600"/>
+          <w:tab w:val="clear" w:pos="10400"/>
+          <w:tab w:val="clear" w:pos="11200"/>
+          <w:tab w:val="clear" w:pos="12000"/>
+          <w:tab w:val="clear" w:pos="12800"/>
+          <w:tab w:val="clear" w:pos="13600"/>
+          <w:tab w:val="clear" w:pos="14400"/>
+          <w:tab w:val="clear" w:pos="15200"/>
+          <w:tab w:val="clear" w:pos="16000"/>
+          <w:tab w:val="clear" w:pos="16800"/>
+          <w:tab w:val="clear" w:pos="17600"/>
+          <w:tab w:val="clear" w:pos="18400"/>
+          <w:tab w:val="clear" w:pos="19200"/>
+          <w:tab w:val="clear" w:pos="20000"/>
+          <w:tab w:val="clear" w:pos="20800"/>
+          <w:tab w:val="clear" w:pos="21600"/>
+          <w:tab w:val="clear" w:pos="22400"/>
+          <w:tab w:val="clear" w:pos="23200"/>
+          <w:tab w:val="clear" w:pos="24000"/>
+          <w:tab w:val="clear" w:pos="24800"/>
+          <w:tab w:val="clear" w:pos="25600"/>
+        </w:tabs>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E14C701" w14:textId="77777777" w:rsidR="00641B1F" w:rsidRDefault="00641B1F" w:rsidP="002A67C6">
+      <w:pPr>
+        <w:pStyle w:val="MS"/>
+        <w:wordWrap/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB6E78A" w14:textId="3816CF20" w:rsidR="00D00FC4" w:rsidRDefault="00D00FC4" w:rsidP="002A67C6">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="CC0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00164708">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="CC0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -77,51 +1910,51 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1599565" cy="198120"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="21A9BCDD" w14:textId="0B7DE178" w:rsidR="00D00FC4" w:rsidRPr="00741871" w:rsidRDefault="00D00FC4" w:rsidP="00741871">
+                          <w:p w14:paraId="21A9BCDD" w14:textId="2C7CEF9D" w:rsidR="00D00FC4" w:rsidRPr="00741871" w:rsidRDefault="00D00FC4" w:rsidP="00741871">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00741871">
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Closing </w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00741871">
                               <w:rPr>
@@ -139,64 +1972,77 @@
                             <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="00741871">
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00795305">
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
-                              <w:t>22</w:t>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CF79A7">
+                              <w:rPr>
+                                <w:rStyle w:val="uworddic"/>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="15"/>
+                                <w:szCs w:val="15"/>
+                                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>1s</w:t>
                             </w:r>
                             <w:r w:rsidR="00741871" w:rsidRPr="00741871">
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
-                              <w:t>th</w:t>
+                              <w:t>t</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00741871">
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:r w:rsidR="00795305">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t>May</w:t>
@@ -205,91 +2051,91 @@
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:r w:rsidR="003022CD">
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00795305">
+                            <w:r w:rsidR="00CF79A7">
                               <w:rPr>
                                 <w:rStyle w:val="uworddic"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="15"/>
                                 <w:szCs w:val="15"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
-                              <w:t>6</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="593CAD59" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="텍스트 상자 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:395.8pt;margin-top:0;width:125.95pt;height:15.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmCk7CEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32maqh1r1HQaHUVI&#10;YyANPoDjOI2F4zNnt0n59JydrqsGvCDyYPly57/vfnde3QydYQeFXoMteT6ZcqashFrbXcm/fd2+&#10;uebMB2FrYcCqkh+V5zfr169WvSvUDFowtUJGItYXvSt5G4IrsszLVnXCT8ApS84GsBOBTNxlNYqe&#10;1DuTzabTq6wHrB2CVN7T37vRyddJv2mUDJ+bxqvATMkpt5BWTGsV12y9EsUOhWu1PKUh/iGLTmhL&#10;l56l7kQQbI/6N6lOSwQPTZhI6DJoGi1VqoGqyacvqnlshVOpFoLj3RmT/3+y8uHw6L4gC8M7GKiB&#10;qQjv7kF+98zCphV2p24RoW+VqOniPCLLeueL09GI2hc+ilT9J6ipyWIfIAkNDXaRCtXJSJ0acDxD&#10;V0NgMl65WC4XVwvOJPny5XU+S13JRPF02qEPHxR0LG5KjtTUpC4O9z7EbETxFBIv82B0vdXGJAN3&#10;1cYgOwgagG36UgEvwoxlfcmXi9liBPBXiWn6/iTR6UCTbHRX8utzkCgitve2TnMWhDbjnlI29sQx&#10;ohshhqEaKDDyrKA+ElGEcWLphdGmBfzJWU/TWnL/Yy9QcWY+WurKMp/P43gnY754SwwZXnqqS4+w&#10;kqRKHjgbt5uQnkQEZuGWutfoBPY5k1OuNIWJ9+nFxDG/tFPU87te/wIAAP//AwBQSwMEFAAGAAgA&#10;AAAhADJjCnffAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddKUtA3Z&#10;VAgJBDcoCK5usk0i7HWw3TT8Pe4JjqMZzbwpN5PRYiTne8sI6SwBQVzbpucW4f3t4XoFwgfFjdKW&#10;CeGHPGyq87NSFY098iuN29CKWMK+UAhdCEMhpa87MsrP7EAcvb11RoUoXSsbp46x3Gg5T5JcGtVz&#10;XOjUQPcd1V/bg0FYLZ7GT/+cvXzU+V6vw9VyfPx2iJcX090tiEBT+AvDCT+iQxWZdvbAjRcaYblO&#10;8xhFiI9OdrLIbkDsELJ0DrIq5f8D1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5gpO&#10;whACAAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;MmMKd98AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="21A9BCDD" w14:textId="0B7DE178" w:rsidR="00D00FC4" w:rsidRPr="00741871" w:rsidRDefault="00D00FC4" w:rsidP="00741871">
+                    <w:p w14:paraId="21A9BCDD" w14:textId="2C7CEF9D" w:rsidR="00D00FC4" w:rsidRPr="00741871" w:rsidRDefault="00D00FC4" w:rsidP="00741871">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00741871">
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Closing </w:t>
                       </w:r>
                       <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00741871">
                         <w:rPr>
@@ -307,64 +2153,77 @@
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00741871">
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00795305">
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
-                        <w:t>22</w:t>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CF79A7">
+                        <w:rPr>
+                          <w:rStyle w:val="uworddic"/>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="15"/>
+                          <w:szCs w:val="15"/>
+                          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>1s</w:t>
                       </w:r>
                       <w:r w:rsidR="00741871" w:rsidRPr="00741871">
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
-                        <w:t>th</w:t>
+                        <w:t>t</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00741871">
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r w:rsidR="00795305">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>May</w:t>
@@ -373,62 +2232,62 @@
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r w:rsidR="003022CD">
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00795305">
+                      <w:r w:rsidR="00CF79A7">
                         <w:rPr>
                           <w:rStyle w:val="uworddic"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="15"/>
                           <w:szCs w:val="15"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
-                        <w:t>6</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1. Participant</w:t>
       </w:r>
       <w:r w:rsidRPr="00164708">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
@@ -1562,55 +3421,55 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D1FEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Craft work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3980" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5E843F" w14:textId="77777777" w:rsidR="00FA61C3" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="507C3292" w14:textId="77777777" w:rsidR="00E44C01" w:rsidRDefault="00E44C01" w:rsidP="00B770D3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:leftChars="65" w:left="130"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Metal  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
@@ -1660,442 +3519,561 @@
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Leather  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Glass  □</w:t>
+              <w:t>Crochet  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Paper  □</w:t>
+              <w:t>Fabric  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Jewelry  □</w:t>
+              <w:t>Glass  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Boudoir  □</w:t>
+              <w:t>Paper  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lacquered goods  </w:t>
+              <w:t xml:space="preserve"> Quilting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6776D69B" w14:textId="5EF16FE5" w:rsidR="00FD32F1" w:rsidRPr="008E08CF" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="6776D69B" w14:textId="4DE10867" w:rsidR="00FD32F1" w:rsidRPr="008E08CF" w:rsidRDefault="00E44C01" w:rsidP="00B770D3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:leftChars="65" w:left="130"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Knots  □</w:t>
+              <w:t>Jewelry  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dolls  □</w:t>
+              <w:t>Boudoir  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Lacquered </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Flower  □</w:t>
+              <w:t>goods  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Sugar □ Others</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Knots  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dolls  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Flower  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sugar  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD32F1" w:rsidRPr="000E633B" w14:paraId="645B4982" w14:textId="77777777" w:rsidTr="00EA1236">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7289774E" w14:textId="51093CA4" w:rsidR="00FD32F1" w:rsidRPr="002A3306" w:rsidRDefault="00FD32F1" w:rsidP="00FD32F1">
             <w:pPr>
               <w:wordWrap/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A3306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fashion &amp; Accessories</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3980" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6679A928" w14:textId="10104F97" w:rsidR="00FD32F1" w:rsidRPr="0060127A" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="55BCCA49" w14:textId="06DED3FC" w:rsidR="00260AE3" w:rsidRPr="00260AE3" w:rsidRDefault="00260AE3" w:rsidP="00260AE3">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Clothes  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Traditional </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>costumes  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fusion </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>traditional  costumes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0047780F" w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bags  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Shoes  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Watches</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6679A928" w14:textId="46A92863" w:rsidR="00FD32F1" w:rsidRPr="0060127A" w:rsidRDefault="00260AE3" w:rsidP="00B770D3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:leftChars="65" w:left="130"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00260AE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Clothes  □</w:t>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bracelets  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Traditional </w:t>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>costumes  □</w:t>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Necklaces  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Fusion </w:t>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="2"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Earrings  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>costumes</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Rings  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  □ </w:t>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Bags  □</w:t>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Keyring  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00260AE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>□</w:t>
+            <w:r w:rsidRPr="00260AE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Accessories  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...71 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00260AE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD32F1" w:rsidRPr="000E633B" w14:paraId="39AAEC2F" w14:textId="77777777" w:rsidTr="00973353">
         <w:trPr>
           <w:trHeight w:val="321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D1FE23C" w14:textId="6A682F73" w:rsidR="00FD32F1" w:rsidRPr="002A3306" w:rsidRDefault="00FD32F1" w:rsidP="00FD32F1">
             <w:pPr>
@@ -2106,134 +4084,170 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3885">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Beauty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3980" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="337F674E" w14:textId="16D26645" w:rsidR="00FD32F1" w:rsidRPr="00BE3885" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="337F674E" w14:textId="49511F05" w:rsidR="00FD32F1" w:rsidRPr="00BE3885" w:rsidRDefault="00C80153" w:rsidP="00B770D3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:leftChars="65" w:left="130"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">□ Cosmetic </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>goods  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Soap  □</w:t>
+            <w:r w:rsidRPr="00C80153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Soaps  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Aroma </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>goods  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Perfumes  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00C80153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C80153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Diffusers  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C80153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C80153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Candles  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C80153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD32F1" w:rsidRPr="000E633B" w14:paraId="7CB345E5" w14:textId="77777777" w:rsidTr="00EA1236">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39F140BE" w14:textId="77777777" w:rsidR="00FD32F1" w:rsidRDefault="00FD32F1" w:rsidP="00FD32F1">
             <w:pPr>
@@ -2267,407 +4281,382 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3885">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Design Goods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3980" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4AD2A4" w14:textId="77777777" w:rsidR="00FA61C3" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="78FFB9F7" w14:textId="77777777" w:rsidR="00F6037B" w:rsidRPr="00F6037B" w:rsidRDefault="00F6037B" w:rsidP="00F6037B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
-              <w:spacing w:line="200" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Furniture  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...10 lines deleted...]
-                <w:sz w:val="2"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Interior  goods</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tableware  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Healing &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Therapies  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>items</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Lighting  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...219 lines deleted...]
-              <w:t xml:space="preserve"> Healing &amp; Therapies  </w:t>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gardening</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F33133" w14:textId="5A8A64D3" w:rsidR="00FD32F1" w:rsidRPr="00BE3885" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="116C44B5" w14:textId="77777777" w:rsidR="00F6037B" w:rsidRDefault="00F6037B" w:rsidP="00F6037B">
             <w:pPr>
               <w:pStyle w:val="a3"/>
-              <w:spacing w:line="200" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Recycling  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Office </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>goods  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Goods </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>for  kids</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  □ Goods for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pets  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IT </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>goods  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gifts</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>□ Others</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F33133" w14:textId="00C7F0C4" w:rsidR="00FD32F1" w:rsidRPr="00F6037B" w:rsidRDefault="00F6037B" w:rsidP="00F6037B">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ Daily </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>items  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Living </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>goods  □</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F6037B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD32F1" w:rsidRPr="000E633B" w14:paraId="0730A866" w14:textId="77777777" w:rsidTr="00D82582">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="048D5044" w14:textId="779D47B8" w:rsidR="00FD32F1" w:rsidRPr="002A3306" w:rsidRDefault="00FD32F1" w:rsidP="00FD32F1">
             <w:pPr>
               <w:wordWrap/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A3306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Materials &amp; Tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3980" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E492581" w14:textId="4186D8F1" w:rsidR="00FD32F1" w:rsidRPr="00BE3885" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="6E492581" w14:textId="51FA6749" w:rsidR="00FD32F1" w:rsidRPr="00BE3885" w:rsidRDefault="00FD32F1" w:rsidP="00B770D3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:leftChars="65" w:left="130"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Materials  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
@@ -2681,69 +4670,67 @@
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>materials  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Tools  □</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">Tools </w:t>
+            </w:r>
+            <w:r w:rsidR="00655CAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3D </w:t>
-[...8 lines deleted...]
-              <w:t>printing  □</w:t>
+              <w:t>□</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> DIY </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>kit  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -2775,55 +4762,55 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A3306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3980" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751BBBAD" w14:textId="66747D31" w:rsidR="00FD32F1" w:rsidRPr="00BE3885" w:rsidRDefault="00FD32F1" w:rsidP="00FA61C3">
+          <w:p w14:paraId="751BBBAD" w14:textId="66747D31" w:rsidR="00FD32F1" w:rsidRPr="00BE3885" w:rsidRDefault="00FD32F1" w:rsidP="00B770D3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:leftChars="65" w:left="130"/>
+              <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">□ Sales of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>goods  □</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
@@ -3397,84 +5384,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B57115">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Artist Free Booth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A97EF5F" w14:textId="29DA9CDB" w:rsidR="00D923C7" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="0A97EF5F" w14:textId="2CD37C31" w:rsidR="00D923C7" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00202BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2933145E" w14:textId="77777777" w:rsidR="00662164" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.0</w:t>
@@ -3645,84 +5640,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wooden A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4132F42A" w14:textId="66700689" w:rsidR="00D923C7" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="4132F42A" w14:textId="482BBBD4" w:rsidR="00D923C7" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00202BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ACDB8D6" w14:textId="04F2FBE0" w:rsidR="00D923C7" w:rsidRPr="00662164" w:rsidRDefault="004457BE" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662164">
@@ -3992,92 +5995,100 @@
               <w:pStyle w:val="hs1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E633B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wooden B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36DCC674" w14:textId="0C87E63C" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="36DCC674" w14:textId="13C5AA84" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="00C26D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00202BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB625C8" w14:textId="7C8A189B" w:rsidR="00D923C7" w:rsidRPr="002A3306" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4287,92 +6298,100 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wooden </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530791D4" w14:textId="73078C56" w:rsidR="00D923C7" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="530791D4" w14:textId="147004A9" w:rsidR="00D923C7" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
+            <w:r w:rsidR="00202BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6472464F" w14:textId="703E369B" w:rsidR="00D923C7" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4554,84 +6573,92 @@
               <w:pStyle w:val="hs1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E633B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Standard Shell A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7010839D" w14:textId="2052A341" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="7010839D" w14:textId="581CEAEF" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00202BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44960942" w14:textId="3AF3AE48" w:rsidR="00D923C7" w:rsidRPr="002A3306" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4811,92 +6838,100 @@
               <w:pStyle w:val="hs1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E633B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Standard Shell B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC8690A" w14:textId="4744AB61" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="7BC8690A" w14:textId="51CAEFD6" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="00C26D60">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00202BC9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5272A3DC" w14:textId="77777777" w:rsidR="00D923C7" w:rsidRPr="002A3306" w:rsidRDefault="00D923C7" w:rsidP="0060127A">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5041,84 +7076,92 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Standard Shell </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22100014" w14:textId="43760D10" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="22100014" w14:textId="00F40DBF" w:rsidR="00D923C7" w:rsidRPr="000E633B" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>USD 1,</w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
+            <w:r w:rsidR="00202BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55937545" w14:textId="3AD88E2B" w:rsidR="00D923C7" w:rsidRPr="002A3306" w:rsidRDefault="004712D3" w:rsidP="0060127A">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -5225,84 +7268,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Workshop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7C64F3" w14:textId="0652C4D5" w:rsidR="004712D3" w:rsidRDefault="004712D3" w:rsidP="004712D3">
+          <w:p w14:paraId="5F7C64F3" w14:textId="39498957" w:rsidR="004712D3" w:rsidRDefault="004712D3" w:rsidP="004712D3">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:ind w:rightChars="65" w:right="130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>USD 1,</w:t>
             </w:r>
             <w:r w:rsidR="00B649BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
+            <w:r w:rsidR="00202BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2681" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42399F03" w14:textId="6B70EBD6" w:rsidR="004712D3" w:rsidRDefault="004712D3" w:rsidP="0060127A">
             <w:pPr>
               <w:pStyle w:val="hs1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -5701,51 +7752,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE677E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00BE2B7F">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>busanhandmadefair.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE677E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -5811,51 +7862,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E76F46">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Corner booths are assigned with priority given to those who request them, based on the order of application date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3219A25C" w14:textId="20195E02" w:rsidR="00E76F46" w:rsidRDefault="00BE2B7F" w:rsidP="00C607C6">
+    <w:p w14:paraId="3219A25C" w14:textId="236C551B" w:rsidR="00E76F46" w:rsidRDefault="00BE2B7F" w:rsidP="00C607C6">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE677E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
@@ -5888,190 +7939,181 @@
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Contact :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C607C6" w:rsidRPr="00873E1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> +82-2-761-2587,</w:t>
       </w:r>
       <w:r w:rsidR="008760EB" w:rsidRPr="00873E1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2528</w:t>
       </w:r>
-      <w:r w:rsidR="008760EB" w:rsidRPr="00F17045">
+      <w:r w:rsidR="00C607C6" w:rsidRPr="00F17045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C607C6" w:rsidRPr="00F17045">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74834935" w14:textId="7BC4E36F" w:rsidR="00E76F46" w:rsidRDefault="00C607C6" w:rsidP="004457BE">
+      <w:pPr>
+        <w:pStyle w:val="hs1"/>
+        <w:spacing w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 251</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00072929" w:rsidRPr="00F17045">
+      </w:pPr>
+      <w:r w:rsidRPr="00DE677E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t>※</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DE677E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>※</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Artist Free </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artist Free </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Booth :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Booth :</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00222A8A">
+        <w:t xml:space="preserve">1 Information desk, 1 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 Information desk, 1 </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00222A8A">
+        <w:t xml:space="preserve">hair and 1 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">hair and 1 </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00222A8A">
+        <w:t>ocket are provided. (N</w:t>
+      </w:r>
+      <w:r w:rsidR="00766913" w:rsidRPr="00766913">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ocket are provided. (No Wall, Only Area is provided)</w:t>
+        <w:t>o walls, nameplates, or lighting are included</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222A8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171B6CC7" w14:textId="6E456004" w:rsidR="00795305" w:rsidRPr="00795305" w:rsidRDefault="00795305" w:rsidP="004457BE">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795305">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="00795305">
         <w:rPr>
@@ -6375,51 +8417,51 @@
                     <wp:posOffset>132080</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1062355" cy="881380"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                   <wp:wrapTight wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21009"/>
                       <wp:lineTo x="21303" y="21009"/>
                       <wp:lineTo x="21303" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapTight>
                   <wp:docPr id="2" name="그림 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="그림 2"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId8" cstate="screen">
+                          <a:blip r:embed="rId9" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1062355" cy="881380"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
@@ -6471,51 +8513,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15431A7D" wp14:editId="33C220C9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>299085</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>128905</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="937260" cy="1189990"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="4" name="그림 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="그림 4"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="screen">
+                          <a:blip r:embed="rId10" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="937260" cy="1189990"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -6569,51 +8611,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4247F0B5" wp14:editId="397085AD">
                   <wp:simplePos x="1934210" y="370205"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>316230</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>123190</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="923290" cy="1177290"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="6" name="그림 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="그림 6"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10" cstate="screen">
+                          <a:blip r:embed="rId11" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="923290" cy="1177290"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -6669,51 +8711,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B48208D" wp14:editId="69936E0F">
                   <wp:simplePos x="5605145" y="8680450"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>97155</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>95250</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1329055" cy="1240790"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="7" name="그림 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="그림 7"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="screen">
+                          <a:blip r:embed="rId12" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1329055" cy="1240790"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -6929,51 +8971,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BA2D53B" wp14:editId="21D1199A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>127000</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>152400</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1160780" cy="1290955"/>
                   <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="8" name="그림 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="8" name="그림 8"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="screen">
+                          <a:blip r:embed="rId13" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1160780" cy="1290955"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -7027,51 +9069,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF20BCC" wp14:editId="6DCFE3FD">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>52070</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>189230</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1386840" cy="1308735"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="9" name="그림 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="그림 9"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13" cstate="screen">
+                          <a:blip r:embed="rId14" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1386840" cy="1308735"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -7125,51 +9167,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B928319" wp14:editId="5B6A3FD8">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>62865</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>174625</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1396365" cy="1292225"/>
                   <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="10" name="그림 10"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="10" name="그림 10"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14" cstate="screen">
+                          <a:blip r:embed="rId15" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1396365" cy="1292225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -7226,51 +9268,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2336F18A" wp14:editId="162020B5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-47625</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>168275</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1475105" cy="1287780"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="11" name="그림 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="그림 11"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15" cstate="screen">
+                          <a:blip r:embed="rId16" cstate="screen">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1475105" cy="1287780"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
@@ -7419,51 +9461,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="00EF453A" w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2B244D" w14:textId="537E3220" w:rsidR="004457BE" w:rsidRDefault="000E0066" w:rsidP="004457BE">
+    <w:p w14:paraId="3E2B244D" w14:textId="405CC10A" w:rsidR="004457BE" w:rsidRDefault="000E0066" w:rsidP="004457BE">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="105" w:left="210"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I, hereby, confirm that I will follow the</w:t>
       </w:r>
       <w:r w:rsidR="009E5C34" w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -7509,58 +9551,58 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Handmade Fair </w:t>
       </w:r>
       <w:r w:rsidR="002E6724">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Busan </w:t>
       </w:r>
       <w:r w:rsidR="003022CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002D4258">
+      <w:r w:rsidR="00F22765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003E7455" w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6354D2E8" w14:textId="507D7684" w:rsidR="009E5C34" w:rsidRDefault="000E0066" w:rsidP="004457BE">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:leftChars="105" w:left="210"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
@@ -7961,51 +10003,51 @@
         <w:t xml:space="preserve">How to save your money when trying to rent a </w:t>
       </w:r>
       <w:r w:rsidR="004D03E9" w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>booth</w:t>
       </w:r>
       <w:r w:rsidR="004D03E9" w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7825FADD" w14:textId="1D8ACEC2" w:rsidR="003022CD" w:rsidRDefault="004D03E9" w:rsidP="003022CD">
+    <w:p w14:paraId="7825FADD" w14:textId="6C084182" w:rsidR="003022CD" w:rsidRDefault="004D03E9" w:rsidP="003022CD">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="223" w:hangingChars="124" w:hanging="223"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00171B59" w:rsidRPr="000E633B">
         <w:rPr>
@@ -8090,99 +10132,99 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>discount</w:t>
       </w:r>
       <w:r w:rsidR="00F560E8" w:rsidRPr="003022CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E0066" w:rsidRPr="003022CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(only for those participants who pay in a down payment after submitting the application form by </w:t>
       </w:r>
-      <w:r w:rsidR="00795305">
+      <w:r w:rsidR="00DA59D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>April</w:t>
+        <w:t>March</w:t>
       </w:r>
       <w:r w:rsidR="00FC09A2" w:rsidRPr="00FC09A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00795305">
+      <w:r w:rsidR="00DA59D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="00FC09A2" w:rsidRPr="00FC09A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>th, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00795305">
+      <w:r w:rsidR="00A73CBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008344E9" w:rsidRPr="003022CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F06A66C" w14:textId="3EDA6EAE" w:rsidR="00E62641" w:rsidRDefault="003022CD" w:rsidP="00620F24">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="100" w:left="243" w:hangingChars="24" w:hanging="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -8305,51 +10347,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rate</w:t>
       </w:r>
       <w:r w:rsidR="003109FC">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2BD911" w14:textId="14FFC2A4" w:rsidR="003022CD" w:rsidRDefault="003022CD" w:rsidP="003022CD">
+    <w:p w14:paraId="7D2BD911" w14:textId="1FE2435C" w:rsidR="003022CD" w:rsidRDefault="003022CD" w:rsidP="003022CD">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="100" w:left="243" w:hangingChars="24" w:hanging="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="넥슨Lv1고딕" w:eastAsia="넥슨Lv1고딕" w:hAnsi="넥슨Lv1고딕" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="008870B4" w:rsidRPr="003022CD">
         <w:rPr>
@@ -8409,51 +10451,71 @@
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Participants</w:t>
       </w:r>
       <w:r w:rsidR="003109FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003109FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cannot get early bird discount.</w:t>
+        <w:t xml:space="preserve"> cannot get early bird</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0C24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, students</w:t>
+      </w:r>
+      <w:r w:rsidR="003109FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discount.</w:t>
       </w:r>
       <w:r w:rsidR="00381462">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BEC4F6" w14:textId="77777777" w:rsidR="003022CD" w:rsidRPr="00381462" w:rsidRDefault="003022CD" w:rsidP="003022CD">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="100" w:left="243" w:hangingChars="24" w:hanging="43"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -8548,51 +10610,51 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   • Beneficiary: Korea Int'l Exhibition </w:t>
       </w:r>
       <w:r w:rsidR="00C607C6" w:rsidRPr="00F17045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E62641" w:rsidRPr="00F17045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7762E997" w14:textId="77777777" w:rsidR="00E62641" w:rsidRPr="000E633B" w:rsidRDefault="00E62641" w:rsidP="00E62641">
+    <w:p w14:paraId="3F29430A" w14:textId="77777777" w:rsidR="00914938" w:rsidRDefault="00E62641" w:rsidP="00914938">
       <w:pPr>
         <w:pStyle w:val="hs1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="182" w:hangingChars="101" w:hanging="182"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F17045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">• Swift Code: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F17045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8658,56 +10720,99 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>yeongdeungpo-gu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F17045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Seoul (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Yeouido-dong)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6DB516" w14:textId="77777777" w:rsidR="003022CD" w:rsidRDefault="003022CD" w:rsidP="004457BE">
+    <w:p w14:paraId="4C6DB516" w14:textId="36EAD40E" w:rsidR="003022CD" w:rsidRDefault="00914938" w:rsidP="00914938">
+      <w:pPr>
+        <w:pStyle w:val="hs1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="800"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="100" w:left="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00914938">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Once your participation is confirmed, we will send you an invoice detailing the participation fees. Please review the invoice and proceed with payment.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C79BF5" w14:textId="77777777" w:rsidR="00914938" w:rsidRDefault="00914938" w:rsidP="004457BE">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40F55845" w14:textId="7C9DC87F" w:rsidR="005F26B9" w:rsidRDefault="000E0066" w:rsidP="004457BE">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>■</w:t>
@@ -8885,51 +10990,51 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009E5C34" w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="008A6B09" w:rsidRPr="00254B5B">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>info@</w:t>
         </w:r>
         <w:r w:rsidR="008A6B09" w:rsidRPr="00254B5B">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>k-</w:t>
         </w:r>
         <w:r w:rsidR="008A6B09" w:rsidRPr="00254B5B">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
@@ -9059,95 +11164,80 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22135DF4" w14:textId="77777777" w:rsidR="00A11422" w:rsidRDefault="00A11422" w:rsidP="00BE3885">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D70181D" w14:textId="77777777" w:rsidR="00A11422" w:rsidRPr="00A11422" w:rsidRDefault="00A11422" w:rsidP="00A11422"/>
     <w:p w14:paraId="618D388F" w14:textId="77777777" w:rsidR="00A11422" w:rsidRPr="00A11422" w:rsidRDefault="00A11422" w:rsidP="00A11422"/>
     <w:p w14:paraId="30C36A26" w14:textId="77777777" w:rsidR="00A11422" w:rsidRPr="00A11422" w:rsidRDefault="00A11422" w:rsidP="00A11422"/>
     <w:p w14:paraId="54E9CA7D" w14:textId="77777777" w:rsidR="00A11422" w:rsidRPr="00A11422" w:rsidRDefault="00A11422" w:rsidP="00A11422"/>
     <w:p w14:paraId="21FA5CF1" w14:textId="77777777" w:rsidR="00A11422" w:rsidRPr="00A11422" w:rsidRDefault="00A11422" w:rsidP="00A11422"/>
-    <w:p w14:paraId="6D6B4830" w14:textId="77777777" w:rsidR="00A11422" w:rsidRPr="00A11422" w:rsidRDefault="00A11422" w:rsidP="00A11422"/>
-    <w:p w14:paraId="43C187FD" w14:textId="0FA6CA50" w:rsidR="00C607C6" w:rsidRDefault="00620F24" w:rsidP="00C607C6">
+    <w:p w14:paraId="43C187FD" w14:textId="4C25C4BD" w:rsidR="00C607C6" w:rsidRDefault="00C607C6" w:rsidP="004338CC">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4290"/>
+          <w:tab w:val="clear" w:pos="1600"/>
+          <w:tab w:val="clear" w:pos="2400"/>
+          <w:tab w:val="clear" w:pos="3200"/>
+          <w:tab w:val="clear" w:pos="4000"/>
+          <w:tab w:val="clear" w:pos="4800"/>
+          <w:tab w:val="left" w:pos="1015"/>
+          <w:tab w:val="left" w:pos="1810"/>
+          <w:tab w:val="left" w:pos="2605"/>
+          <w:tab w:val="left" w:pos="3415"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C0318BA" w14:textId="621C4887" w:rsidR="00843552" w:rsidRPr="00397390" w:rsidRDefault="00843552" w:rsidP="00620F24">
+    <w:p w14:paraId="2C0318BA" w14:textId="5CB177BF" w:rsidR="00843552" w:rsidRPr="00397390" w:rsidRDefault="00843552" w:rsidP="00914938">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C607C6">
+      <w:r w:rsidRPr="006E49F4">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="002C32EA" w:rsidRPr="00397390">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The Rules &amp; Regulations of</w:t>
       </w:r>
       <w:r w:rsidRPr="00397390">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E694C" w:rsidRPr="00397390">
         <w:rPr>
@@ -9177,134 +11267,134 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> Busan</w:t>
       </w:r>
       <w:r w:rsidR="008870B4" w:rsidRPr="00397390">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003022CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE">
+      <w:r w:rsidR="00665B77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD853AB" w14:textId="77777777" w:rsidR="000E0066" w:rsidRPr="000E633B" w:rsidRDefault="000E0066" w:rsidP="009E5C34">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F0E6E29" w14:textId="77777777" w:rsidR="00843552" w:rsidRPr="000E633B" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00843552" w:rsidRPr="000E633B" w:rsidSect="002B7F34">
-          <w:footerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="397" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A4E6B9" w14:textId="77777777" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Article 1 Definition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C341A26" w14:textId="026BD5F3" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
+    <w:p w14:paraId="7C341A26" w14:textId="1699FBCC" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
@@ -9363,73 +11453,73 @@
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidR="00DC557C" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="002E6724" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Busan   </w:t>
+        <w:t xml:space="preserve"> Busan </w:t>
       </w:r>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="001C64B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002E6724" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DC26ED" w14:textId="01A4D1DB" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
@@ -9991,100 +12081,111 @@
             </w:r>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>rtist Free Booth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F4328A" w14:textId="3DB2E261" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="26F4328A" w14:textId="22B4A5A2" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
+            <w:r w:rsidR="00095D75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01439102" w14:textId="77777777" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10096,100 +12197,111 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Standard A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="181EA809" w14:textId="3D78CB5C" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="181EA809" w14:textId="19A47C09" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
+            <w:r w:rsidR="00B91D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D923C7" w:rsidRPr="005B62DD" w14:paraId="5C561CCC" w14:textId="77777777" w:rsidTr="00091D79">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="709B6FBF" w14:textId="65D9CAF7" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
@@ -10205,100 +12317,111 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Wooden A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="161ADBD0" w14:textId="2677E921" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="161ADBD0" w14:textId="2EF9F3CA" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
+            <w:r w:rsidR="00095D75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F6F83EB" w14:textId="77777777" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10310,111 +12433,122 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Standard B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1424A18B" w14:textId="33FEEE7D" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
+          <w:p w14:paraId="1424A18B" w14:textId="1DC82603" w:rsidR="00D923C7" w:rsidRPr="005B62DD" w:rsidRDefault="00D923C7" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="00F015F1" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
+            <w:r w:rsidR="00B91D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008341F5" w:rsidRPr="005B62DD" w14:paraId="7C30F1A9" w14:textId="77777777" w:rsidTr="002515C4">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E9BAD00" w14:textId="5E826F6E" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
@@ -10430,111 +12564,122 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>Wooden B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6548D29B" w14:textId="2153075A" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
+          <w:p w14:paraId="6548D29B" w14:textId="174872A9" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidR="00F015F1" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
+            <w:r w:rsidR="00095D75">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35C47D05" w14:textId="66E8B117" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -10557,111 +12702,122 @@
             </w:r>
             <w:r w:rsidR="008204AA" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFCF432" w14:textId="32B01D3F" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
+          <w:p w14:paraId="4DFCF432" w14:textId="67CBD647" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>SD 1,</w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B91D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008341F5" w:rsidRPr="005B62DD" w14:paraId="030EB909" w14:textId="77777777" w:rsidTr="002515C4">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7319CCBF" w14:textId="21ED0537" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -10683,111 +12839,122 @@
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Wooden </w:t>
             </w:r>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD0A82F" w14:textId="0A176A5C" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
+          <w:p w14:paraId="3FD0A82F" w14:textId="6E24B5BC" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">USD </w:t>
             </w:r>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>1,</w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00095D75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D0E306" w14:textId="1E3A6302" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -10807,111 +12974,122 @@
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>orkshop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A22FC0" w14:textId="30E86C0D" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
+          <w:p w14:paraId="62A22FC0" w14:textId="199CF57A" w:rsidR="008341F5" w:rsidRPr="005B62DD" w:rsidRDefault="008341F5" w:rsidP="00D923C7">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>SD 1,</w:t>
             </w:r>
             <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B62DD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B91D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B62DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6688EB46" w14:textId="5A2BBBAF" w:rsidR="00BB5FDC" w:rsidRPr="005B62DD" w:rsidRDefault="00BB5FDC" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -11301,51 +13479,51 @@
         <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>4. If Exhibitor participate in this fair with artworks or goods infringing intellectual property rights or derivative works, he/she cannot participate in this fair for 5 years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD6EFBE" w14:textId="77777777" w:rsidR="006967C8" w:rsidRPr="005B62DD" w:rsidRDefault="006967C8" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D967870" w14:textId="044B1E69" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
@@ -11832,51 +14010,51 @@
       <w:r w:rsidR="006967C8" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5127151F" w14:textId="4A23FA3B" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
+    <w:p w14:paraId="5127151F" w14:textId="5BC251B4" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
@@ -11893,199 +14071,221 @@
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidR="0031363B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="005F6E3C" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00D46FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">(Fri.) </w:t>
       </w:r>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00D46FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">. When submitting the application after </w:t>
       </w:r>
       <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>May 2</w:t>
       </w:r>
-      <w:r w:rsidR="005F6E3C" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00D46FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(Fri.) 202</w:t>
       </w:r>
-      <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00D46FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>, 100% of the participation fee shall be paid when submitting application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6362317B" w14:textId="77777777" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
+    <w:p w14:paraId="6362317B" w14:textId="0B6B4F31" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">2. In the event of Exhibitor not making the balance payment within the designated deadline, organizer may cancel the contract and the Exhibitor </w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>cannot ask for refund. The matter will be resolved according to Article 6 of this Rules and Regulation.</w:t>
+        <w:t xml:space="preserve">cannot ask for refund. The matter will be resolved according to Article </w:t>
+      </w:r>
+      <w:r w:rsidR="008623CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B62DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this Rules and Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4911391D" w14:textId="77777777" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34C8E9EC" w14:textId="00E2C06D" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
@@ -12287,51 +14487,51 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>* Cancellation Penalty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06198BC7" w14:textId="70288764" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
+    <w:p w14:paraId="06198BC7" w14:textId="6D736B05" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
@@ -12348,60 +14548,60 @@
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B26E6D" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009F23DD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Thur</w:t>
       </w:r>
       <w:r w:rsidR="00200C72" w:rsidRPr="005B62DD">
         <w:rPr>
@@ -12415,60 +14615,60 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003C7D41" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005B62DD">
@@ -12483,99 +14683,110 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>0% of participation fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5233C5ED" w14:textId="28CA6290" w:rsidR="00465748" w:rsidRPr="005B62DD" w:rsidRDefault="00465748" w:rsidP="00465748">
+    <w:p w14:paraId="5233C5ED" w14:textId="7B705DEE" w:rsidR="00465748" w:rsidRPr="005B62DD" w:rsidRDefault="00465748" w:rsidP="00465748">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>- F</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">rom </w:t>
       </w:r>
       <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>April 24</w:t>
+        <w:t>April 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004C767B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="004C767B" w:rsidRPr="005B62DD">
         <w:rPr>
@@ -12599,175 +14810,175 @@
         </w:rPr>
         <w:t xml:space="preserve">.) to </w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00B26E6D" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>ly</w:t>
+        <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F3660" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002F3660" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Wed</w:t>
       </w:r>
       <w:r w:rsidR="00825BEF" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>50% of participation fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1405BF" w14:textId="4B71E8C4" w:rsidR="00AE2828" w:rsidRPr="005B62DD" w:rsidRDefault="00AE2828" w:rsidP="00843552">
+    <w:p w14:paraId="1D1405BF" w14:textId="50103ECA" w:rsidR="00AE2828" w:rsidRPr="005B62DD" w:rsidRDefault="00AE2828" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
@@ -12795,193 +15006,193 @@
         </w:rPr>
         <w:t>Ju</w:t>
       </w:r>
       <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="00465748" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00AB5DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5706" w:rsidRPr="005B62DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="002F3660" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5706" w:rsidRPr="005B62DD">
+        <w:t>Thur</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3660" w:rsidRPr="005B62DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F3660" w:rsidRPr="005B62DD">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="0031363B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>Thur</w:t>
-[...10 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>uly</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0031363B" w:rsidRPr="005B62DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>J</w:t>
-[...32 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0031363B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006B39F9" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Wed.) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AC5706" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005B62DD">
@@ -12996,51 +15207,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00465748" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>0% of participation fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242D298F" w14:textId="62BF6E0E" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
+    <w:p w14:paraId="242D298F" w14:textId="560EBCA4" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
@@ -13090,115 +15301,115 @@
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="001C1374" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>uly</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F3660" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00AC5706" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C95F31" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Thur</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="00AB5DB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00AE2828" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AE2828" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
@@ -13365,51 +15576,51 @@
       <w:r w:rsidR="006967C8" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> Display of items</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA574D8" w14:textId="4CF88D34" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
+    <w:p w14:paraId="2CA574D8" w14:textId="03765C7A" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
@@ -13435,106 +15646,117 @@
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="00AC5706" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E3A2E" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>23</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004665DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AC5706" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Thur</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="004665DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>, Organizer has the right to temporarily cancel that exhibition and ask for compensation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62805F01" w14:textId="317EB7E2" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00843552" w:rsidP="00843552">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -13681,51 +15903,51 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>1. Exhibitor shall observe the opening and closing time, and all disadvantages arising from violation of this rule shall be the responsibility of the participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA50884" w14:textId="4F487C9C" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00C36453" w:rsidP="00C36453">
+    <w:p w14:paraId="4AA50884" w14:textId="0908C42E" w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidRDefault="00C36453" w:rsidP="00C36453">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
@@ -13775,104 +15997,104 @@
         </w:rPr>
         <w:t>ly</w:t>
       </w:r>
       <w:r w:rsidR="007464AF" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE2B7F" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="002E3A2E" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="004231D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00834B94" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>(Sun)</w:t>
       </w:r>
       <w:r w:rsidR="000E2C2B" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003022CD" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D102AE" w:rsidRPr="005B62DD">
+      <w:r w:rsidR="004231D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00834B94" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00843552" w:rsidRPr="005B62DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00834B94" w:rsidRPr="005B62DD">
         <w:rPr>
@@ -14567,61 +16789,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>In any disputes that may arise concerning interpretation of the present Rules &amp; Regulations, the Exhibitor agree to the competence of the Commercial Arbitration Rules of the Korean Commercial Arbitration Board and shall not bring a law-suit against the ruling.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00843552" w:rsidRPr="005B62DD" w:rsidSect="00843552">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DFD7883" w14:textId="77777777" w:rsidR="00942F23" w:rsidRDefault="00942F23" w:rsidP="00A86B6B">
+    <w:p w14:paraId="602059C1" w14:textId="77777777" w:rsidR="00C02BD8" w:rsidRDefault="00C02BD8" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="692CA9A7" w14:textId="77777777" w:rsidR="00942F23" w:rsidRDefault="00942F23" w:rsidP="00A86B6B">
+    <w:p w14:paraId="70BC3D08" w14:textId="77777777" w:rsidR="00C02BD8" w:rsidRDefault="00C02BD8" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14648,51 +16870,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="한컴바탕">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="FBDFFFFF" w:usb2="00FFFFFF" w:usb3="00000000" w:csb0="803F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="넥슨Lv1고딕">
     <w:altName w:val="맑은 고딕"/>
     <w:charset w:val="81"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002A7" w:usb1="09D77CFB" w:usb2="00000010" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40E6199D" w14:textId="06F71C26" w:rsidR="009C5684" w:rsidRDefault="009C5684" w:rsidP="000E2C2B">
+  <w:p w14:paraId="40E6199D" w14:textId="16F0CD0F" w:rsidR="009C5684" w:rsidRDefault="009C5684" w:rsidP="000E2C2B">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009E694C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>Secretari</w:t>
     </w:r>
     <w:r w:rsidR="000E2C2B" w:rsidRPr="009E694C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve">at of </w:t>
     </w:r>
     <w:r w:rsidR="009E694C" w:rsidRPr="009E694C">
@@ -14704,59 +16926,59 @@
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>K-Handmade</w:t>
     </w:r>
     <w:r w:rsidR="000E2C2B" w:rsidRPr="009E694C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fair Busan </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="003022CD">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00D102AE">
+    <w:r w:rsidR="006E49F4">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00620F24">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A11422">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00716EE1">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Tel.</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
@@ -14792,51 +17014,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C607C6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>+</w:t>
     </w:r>
     <w:r w:rsidRPr="00716EE1">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>82-2-761-2517 E-mail. info@k-handmade.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FD7655D" w14:textId="640AC4E2" w:rsidR="009C5684" w:rsidRDefault="009C5684" w:rsidP="00716EE1">
+  <w:p w14:paraId="1FD7655D" w14:textId="36BC1497" w:rsidR="009C5684" w:rsidRDefault="009C5684" w:rsidP="00716EE1">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009E694C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>Secretari</w:t>
     </w:r>
     <w:r w:rsidR="008870B4" w:rsidRPr="009E694C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve">at of </w:t>
     </w:r>
     <w:r w:rsidR="009E694C" w:rsidRPr="009E694C">
@@ -14847,59 +17069,59 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>K-Handmade</w:t>
     </w:r>
     <w:r w:rsidR="008870B4" w:rsidRPr="009E694C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fair Busan </w:t>
     </w:r>
     <w:r w:rsidR="003022CD">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00D102AE">
+    <w:r w:rsidR="006E49F4">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="009E694C">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00716EE1">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Tel. </w:t>
     </w:r>
     <w:r w:rsidR="00C607C6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>+</w:t>
     </w:r>
@@ -14920,476 +17142,530 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C607C6">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>+</w:t>
     </w:r>
     <w:r w:rsidRPr="00716EE1">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>82-2-761-2517 E-mail. info@k-handmade.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BB64E2B" w14:textId="77777777" w:rsidR="00942F23" w:rsidRDefault="00942F23" w:rsidP="00A86B6B">
+    <w:p w14:paraId="27F06910" w14:textId="77777777" w:rsidR="00C02BD8" w:rsidRDefault="00C02BD8" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CF5BB45" w14:textId="77777777" w:rsidR="00942F23" w:rsidRDefault="00942F23" w:rsidP="00A86B6B">
+    <w:p w14:paraId="5ED36012" w14:textId="77777777" w:rsidR="00C02BD8" w:rsidRDefault="00C02BD8" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B5651F1" w14:textId="536C34B8" w:rsidR="009C5684" w:rsidRPr="005D45E4" w:rsidRDefault="0020506B" w:rsidP="00DA49F8">
+  <w:p w14:paraId="5B5651F1" w14:textId="1780A1B3" w:rsidR="009C5684" w:rsidRPr="005D45E4" w:rsidRDefault="0020506B" w:rsidP="00DA49F8">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D45E4">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>K-Handmade</w:t>
     </w:r>
     <w:r w:rsidR="00C26D60">
       <w:rPr>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="005D45E4">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve">Fair Busan </w:t>
     </w:r>
     <w:r w:rsidR="00741871" w:rsidRPr="005D45E4">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00B649BC">
+    <w:r w:rsidR="005A3CB9">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="7030A0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="21"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ko-KR" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ko-KR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ko-KR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="800"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="100353" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E0066"/>
     <w:rsid w:val="00052D2D"/>
+    <w:rsid w:val="000542CB"/>
     <w:rsid w:val="00055F60"/>
     <w:rsid w:val="00072929"/>
     <w:rsid w:val="00072AA1"/>
     <w:rsid w:val="0008069A"/>
     <w:rsid w:val="00080AFA"/>
     <w:rsid w:val="00083C43"/>
     <w:rsid w:val="00091D79"/>
+    <w:rsid w:val="00095D75"/>
     <w:rsid w:val="000A1F15"/>
     <w:rsid w:val="000A38AB"/>
     <w:rsid w:val="000B536C"/>
     <w:rsid w:val="000C4B0C"/>
     <w:rsid w:val="000D1FEB"/>
     <w:rsid w:val="000E0066"/>
     <w:rsid w:val="000E2C2B"/>
     <w:rsid w:val="000E6315"/>
     <w:rsid w:val="000E633B"/>
     <w:rsid w:val="001037AB"/>
+    <w:rsid w:val="00105C9E"/>
+    <w:rsid w:val="00111EE5"/>
     <w:rsid w:val="0011417D"/>
+    <w:rsid w:val="00116D34"/>
     <w:rsid w:val="001326EE"/>
     <w:rsid w:val="001362A4"/>
     <w:rsid w:val="001477AF"/>
     <w:rsid w:val="00162F98"/>
     <w:rsid w:val="00171B4A"/>
     <w:rsid w:val="00171B59"/>
     <w:rsid w:val="001807B9"/>
     <w:rsid w:val="00191065"/>
     <w:rsid w:val="00195457"/>
     <w:rsid w:val="001C1374"/>
     <w:rsid w:val="001C5038"/>
+    <w:rsid w:val="001C64B6"/>
     <w:rsid w:val="001E5CC3"/>
     <w:rsid w:val="001F41F1"/>
     <w:rsid w:val="001F4829"/>
     <w:rsid w:val="001F6685"/>
     <w:rsid w:val="00200C72"/>
+    <w:rsid w:val="00202BC9"/>
     <w:rsid w:val="00203383"/>
     <w:rsid w:val="0020506B"/>
     <w:rsid w:val="00222A8A"/>
+    <w:rsid w:val="002409CD"/>
     <w:rsid w:val="00243928"/>
     <w:rsid w:val="002552B3"/>
     <w:rsid w:val="00256A84"/>
+    <w:rsid w:val="00260AE3"/>
     <w:rsid w:val="0029178E"/>
     <w:rsid w:val="00291C53"/>
     <w:rsid w:val="00297EA8"/>
     <w:rsid w:val="002A3306"/>
     <w:rsid w:val="002B7F34"/>
     <w:rsid w:val="002C32EA"/>
     <w:rsid w:val="002D193B"/>
     <w:rsid w:val="002D4258"/>
     <w:rsid w:val="002E3258"/>
     <w:rsid w:val="002E3A2E"/>
     <w:rsid w:val="002E6724"/>
     <w:rsid w:val="002F3660"/>
     <w:rsid w:val="003022CD"/>
     <w:rsid w:val="003109FC"/>
     <w:rsid w:val="0031363B"/>
     <w:rsid w:val="00324735"/>
     <w:rsid w:val="00340E63"/>
     <w:rsid w:val="00342B3F"/>
     <w:rsid w:val="003471FF"/>
     <w:rsid w:val="00365A2C"/>
     <w:rsid w:val="00381462"/>
     <w:rsid w:val="00383B75"/>
     <w:rsid w:val="00387822"/>
     <w:rsid w:val="00397390"/>
     <w:rsid w:val="003A1A12"/>
     <w:rsid w:val="003C7D41"/>
+    <w:rsid w:val="003D79F4"/>
     <w:rsid w:val="003E7455"/>
     <w:rsid w:val="00403B94"/>
     <w:rsid w:val="004116BE"/>
     <w:rsid w:val="0041364C"/>
+    <w:rsid w:val="004231D0"/>
     <w:rsid w:val="00424E53"/>
     <w:rsid w:val="004267EB"/>
     <w:rsid w:val="0043350A"/>
+    <w:rsid w:val="004338CC"/>
     <w:rsid w:val="00443659"/>
     <w:rsid w:val="004457BE"/>
     <w:rsid w:val="00447DE4"/>
     <w:rsid w:val="00465748"/>
+    <w:rsid w:val="004665DA"/>
     <w:rsid w:val="004712D3"/>
     <w:rsid w:val="004719E6"/>
+    <w:rsid w:val="0047780F"/>
     <w:rsid w:val="0048241C"/>
     <w:rsid w:val="00484F0F"/>
     <w:rsid w:val="00487994"/>
     <w:rsid w:val="004A14D2"/>
     <w:rsid w:val="004B1FEC"/>
     <w:rsid w:val="004C767B"/>
     <w:rsid w:val="004D03E9"/>
     <w:rsid w:val="004D0F10"/>
     <w:rsid w:val="004D1C47"/>
     <w:rsid w:val="00501786"/>
     <w:rsid w:val="00516AA9"/>
     <w:rsid w:val="005251F9"/>
     <w:rsid w:val="00530C59"/>
     <w:rsid w:val="00530E54"/>
     <w:rsid w:val="00543401"/>
     <w:rsid w:val="00555665"/>
     <w:rsid w:val="0058406E"/>
     <w:rsid w:val="00594182"/>
+    <w:rsid w:val="005A3CB9"/>
     <w:rsid w:val="005B385D"/>
     <w:rsid w:val="005B5FBF"/>
     <w:rsid w:val="005B62DD"/>
     <w:rsid w:val="005B7C4E"/>
     <w:rsid w:val="005D45E4"/>
     <w:rsid w:val="005D4EAA"/>
+    <w:rsid w:val="005E1727"/>
     <w:rsid w:val="005F26B9"/>
     <w:rsid w:val="005F6E3C"/>
     <w:rsid w:val="0060127A"/>
+    <w:rsid w:val="00616911"/>
     <w:rsid w:val="00620F24"/>
     <w:rsid w:val="006324B6"/>
     <w:rsid w:val="006375A3"/>
+    <w:rsid w:val="00641B1F"/>
     <w:rsid w:val="00651031"/>
+    <w:rsid w:val="006517CE"/>
+    <w:rsid w:val="00655CAC"/>
     <w:rsid w:val="006600E7"/>
     <w:rsid w:val="00662164"/>
     <w:rsid w:val="00662857"/>
+    <w:rsid w:val="00665B77"/>
     <w:rsid w:val="00672B60"/>
     <w:rsid w:val="006822E8"/>
     <w:rsid w:val="00682910"/>
     <w:rsid w:val="00682D28"/>
     <w:rsid w:val="006967C8"/>
     <w:rsid w:val="006B39F9"/>
     <w:rsid w:val="006C73F5"/>
+    <w:rsid w:val="006E49F4"/>
     <w:rsid w:val="006E6C1F"/>
     <w:rsid w:val="006F72DD"/>
     <w:rsid w:val="00702FB2"/>
     <w:rsid w:val="00716EE1"/>
     <w:rsid w:val="00720FFC"/>
     <w:rsid w:val="00741871"/>
     <w:rsid w:val="007464AF"/>
+    <w:rsid w:val="0075642F"/>
+    <w:rsid w:val="00766913"/>
     <w:rsid w:val="0076706A"/>
+    <w:rsid w:val="007769BA"/>
     <w:rsid w:val="007802DE"/>
     <w:rsid w:val="00784558"/>
     <w:rsid w:val="00795305"/>
     <w:rsid w:val="007979EF"/>
     <w:rsid w:val="007B7EE0"/>
     <w:rsid w:val="007C0811"/>
     <w:rsid w:val="007D6654"/>
     <w:rsid w:val="007D6C51"/>
     <w:rsid w:val="007E5095"/>
     <w:rsid w:val="008204AA"/>
     <w:rsid w:val="00825BEF"/>
     <w:rsid w:val="008341F5"/>
     <w:rsid w:val="008344E9"/>
     <w:rsid w:val="00834B94"/>
     <w:rsid w:val="00840B25"/>
     <w:rsid w:val="0084208F"/>
     <w:rsid w:val="00843552"/>
     <w:rsid w:val="00855082"/>
+    <w:rsid w:val="00856246"/>
+    <w:rsid w:val="008623CA"/>
     <w:rsid w:val="00864989"/>
     <w:rsid w:val="00873E1E"/>
     <w:rsid w:val="008760EB"/>
     <w:rsid w:val="008870B4"/>
     <w:rsid w:val="00887894"/>
+    <w:rsid w:val="008A59B9"/>
     <w:rsid w:val="008A6B09"/>
     <w:rsid w:val="008B294F"/>
+    <w:rsid w:val="008B3DF0"/>
     <w:rsid w:val="008C2B4F"/>
     <w:rsid w:val="008C574B"/>
     <w:rsid w:val="008C6736"/>
     <w:rsid w:val="008D256C"/>
     <w:rsid w:val="008D2F6E"/>
     <w:rsid w:val="008D3847"/>
     <w:rsid w:val="008E05ED"/>
     <w:rsid w:val="008E08CF"/>
     <w:rsid w:val="008E3692"/>
     <w:rsid w:val="008F5BC6"/>
     <w:rsid w:val="009011FB"/>
+    <w:rsid w:val="00914938"/>
     <w:rsid w:val="00915A99"/>
     <w:rsid w:val="009178FA"/>
     <w:rsid w:val="00933300"/>
     <w:rsid w:val="00934780"/>
     <w:rsid w:val="00942F23"/>
     <w:rsid w:val="00973353"/>
     <w:rsid w:val="009949A4"/>
+    <w:rsid w:val="009A5A0B"/>
+    <w:rsid w:val="009B0C24"/>
     <w:rsid w:val="009B4794"/>
     <w:rsid w:val="009C5684"/>
     <w:rsid w:val="009E41C7"/>
     <w:rsid w:val="009E5C34"/>
     <w:rsid w:val="009E67C9"/>
     <w:rsid w:val="009E694C"/>
     <w:rsid w:val="009E792B"/>
     <w:rsid w:val="009F23DD"/>
     <w:rsid w:val="00A11422"/>
     <w:rsid w:val="00A26AE2"/>
     <w:rsid w:val="00A36CFC"/>
+    <w:rsid w:val="00A73CBD"/>
     <w:rsid w:val="00A86B6B"/>
     <w:rsid w:val="00A91398"/>
     <w:rsid w:val="00AA4379"/>
+    <w:rsid w:val="00AB5DB5"/>
     <w:rsid w:val="00AC0B22"/>
     <w:rsid w:val="00AC5706"/>
     <w:rsid w:val="00AD45F2"/>
     <w:rsid w:val="00AD4C93"/>
     <w:rsid w:val="00AE2828"/>
     <w:rsid w:val="00B120AE"/>
     <w:rsid w:val="00B12414"/>
     <w:rsid w:val="00B13D02"/>
     <w:rsid w:val="00B16642"/>
+    <w:rsid w:val="00B26CFF"/>
     <w:rsid w:val="00B26E6D"/>
     <w:rsid w:val="00B3175B"/>
     <w:rsid w:val="00B57115"/>
     <w:rsid w:val="00B6189D"/>
     <w:rsid w:val="00B649BC"/>
+    <w:rsid w:val="00B73A58"/>
     <w:rsid w:val="00B75721"/>
+    <w:rsid w:val="00B770D3"/>
     <w:rsid w:val="00B83CA1"/>
+    <w:rsid w:val="00B91D46"/>
     <w:rsid w:val="00BA6CCA"/>
     <w:rsid w:val="00BB5FDC"/>
     <w:rsid w:val="00BE2B7F"/>
     <w:rsid w:val="00BE3885"/>
+    <w:rsid w:val="00C01302"/>
+    <w:rsid w:val="00C02BD8"/>
+    <w:rsid w:val="00C03E18"/>
     <w:rsid w:val="00C11418"/>
     <w:rsid w:val="00C26D60"/>
+    <w:rsid w:val="00C271F6"/>
     <w:rsid w:val="00C36453"/>
     <w:rsid w:val="00C40143"/>
     <w:rsid w:val="00C607C6"/>
     <w:rsid w:val="00C648E4"/>
+    <w:rsid w:val="00C80153"/>
     <w:rsid w:val="00C9031E"/>
     <w:rsid w:val="00C95F31"/>
     <w:rsid w:val="00CB3FBF"/>
     <w:rsid w:val="00CB44B4"/>
     <w:rsid w:val="00CC3A9D"/>
     <w:rsid w:val="00CC7DA0"/>
     <w:rsid w:val="00CD304A"/>
     <w:rsid w:val="00CD7B01"/>
+    <w:rsid w:val="00CF79A7"/>
+    <w:rsid w:val="00D00F92"/>
     <w:rsid w:val="00D00FC4"/>
     <w:rsid w:val="00D102AE"/>
     <w:rsid w:val="00D171BA"/>
+    <w:rsid w:val="00D30BC2"/>
     <w:rsid w:val="00D31B3E"/>
     <w:rsid w:val="00D449AC"/>
+    <w:rsid w:val="00D46FB9"/>
     <w:rsid w:val="00D7548E"/>
     <w:rsid w:val="00D82582"/>
     <w:rsid w:val="00D923C7"/>
     <w:rsid w:val="00DA49F8"/>
+    <w:rsid w:val="00DA59D6"/>
     <w:rsid w:val="00DB67AD"/>
     <w:rsid w:val="00DB78DB"/>
     <w:rsid w:val="00DC557C"/>
     <w:rsid w:val="00DE6EB7"/>
     <w:rsid w:val="00DF6F54"/>
+    <w:rsid w:val="00E44C01"/>
     <w:rsid w:val="00E55C8D"/>
     <w:rsid w:val="00E62641"/>
+    <w:rsid w:val="00E62C37"/>
     <w:rsid w:val="00E639EE"/>
+    <w:rsid w:val="00E71313"/>
     <w:rsid w:val="00E72CCF"/>
     <w:rsid w:val="00E76F46"/>
+    <w:rsid w:val="00E9541C"/>
     <w:rsid w:val="00EA1236"/>
     <w:rsid w:val="00EB526E"/>
     <w:rsid w:val="00ED0106"/>
     <w:rsid w:val="00EE18CD"/>
     <w:rsid w:val="00EF453A"/>
     <w:rsid w:val="00F015F1"/>
     <w:rsid w:val="00F1268E"/>
     <w:rsid w:val="00F17045"/>
+    <w:rsid w:val="00F22765"/>
     <w:rsid w:val="00F3255F"/>
     <w:rsid w:val="00F4150E"/>
     <w:rsid w:val="00F42CA6"/>
     <w:rsid w:val="00F560E8"/>
+    <w:rsid w:val="00F6037B"/>
     <w:rsid w:val="00F75E75"/>
     <w:rsid w:val="00FA5F7F"/>
     <w:rsid w:val="00FA61C3"/>
     <w:rsid w:val="00FA7530"/>
     <w:rsid w:val="00FC09A2"/>
     <w:rsid w:val="00FD32F1"/>
     <w:rsid w:val="00FE3A6D"/>
     <w:rsid w:val="00FF282B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="100353" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51318A04"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{8C8E8FC8-1745-47DB-A89C-D70A821E4EAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15761,54 +18037,71 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B3DF0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="바탕글"/>
@@ -15948,51 +18241,51 @@
         <w:tab w:val="left" w:pos="17600"/>
         <w:tab w:val="left" w:pos="18400"/>
         <w:tab w:val="left" w:pos="19200"/>
         <w:tab w:val="left" w:pos="20000"/>
         <w:tab w:val="left" w:pos="20800"/>
         <w:tab w:val="left" w:pos="21600"/>
         <w:tab w:val="left" w:pos="22400"/>
         <w:tab w:val="left" w:pos="23200"/>
         <w:tab w:val="left" w:pos="24000"/>
         <w:tab w:val="left" w:pos="24800"/>
         <w:tab w:val="left" w:pos="25600"/>
       </w:tabs>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="296" w:lineRule="auto"/>
       <w:ind w:left="200"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="개요 2"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="800"/>
         <w:tab w:val="left" w:pos="1600"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="3200"/>
         <w:tab w:val="left" w:pos="4000"/>
         <w:tab w:val="left" w:pos="4800"/>
         <w:tab w:val="left" w:pos="5600"/>
         <w:tab w:val="left" w:pos="6400"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="8000"/>
         <w:tab w:val="left" w:pos="8800"/>
         <w:tab w:val="left" w:pos="9600"/>
         <w:tab w:val="left" w:pos="10400"/>
         <w:tab w:val="left" w:pos="11200"/>
         <w:tab w:val="left" w:pos="12000"/>
         <w:tab w:val="left" w:pos="12800"/>
         <w:tab w:val="left" w:pos="13600"/>
         <w:tab w:val="left" w:pos="14400"/>
         <w:tab w:val="left" w:pos="15200"/>
         <w:tab w:val="left" w:pos="16000"/>
@@ -16770,50 +19063,63 @@
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029178E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="uworddic">
     <w:name w:val="u_word_dic"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00D00FC4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C36453"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="800"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2Char">
+    <w:name w:val="제목 2 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B3DF0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="25910721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="78791189">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17160,51 +19466,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2046129304">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://busanhandmadefair.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@k-handmade.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://busanhandmadefair.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@k-handmade.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@k-handmade.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17468,76 +19774,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{426D9E4A-1D6C-491D-84B8-B2C78AD0FB33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>10698</Characters>
+  <Pages>4</Pages>
+  <Words>2546</Words>
+  <Characters>14516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12669</CharactersWithSpaces>
+  <CharactersWithSpaces>17028</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>983150</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:info@k-handmade.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>